--- v0 (2026-03-02)
+++ v1 (2026-04-18)
@@ -10,755 +10,1283 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="390">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL - PMP</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_01_revisao_geral_servidores_publicos.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_01_revisao_geral_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 001/2026_x000D_
 Súmula: Dispõe sobre a revisão geral anual da remuneração dos servidores municipais.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_02_refis.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_02_refis.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 02/2026_x000D_
 SÚMULA: Dispõe sobre a instituição do Programa de Recuperação Fiscal de Pinhalão - REFIS MUNICIPAL.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/358/projeto_de_lei_03__excesso_fonte_00211_asfalto_da_lavrinha.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/358/projeto_de_lei_03__excesso_fonte_00211_asfalto_da_lavrinha.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 03/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 6.966.520,01 (Seis milhões Novecentos e Sessenta e Seis Mil Quinhentos e Vinte Reais e Um Centavo),” e dá outras providencias.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_04__excesso_fonte_00213_asfalto_da_lavrinha_2o_trecho.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_04__excesso_fonte_00213_asfalto_da_lavrinha_2o_trecho.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 04/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 5.142.650,64 (Cinco Milhões Cento e Quarenta e Dois Mil Seiscentos e Cinquenta Reais e Sessenta e Quatro Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/360/projeto_de_lei_05__excesso_fonte_-_00206-_convenio_estufa.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/360/projeto_de_lei_05__excesso_fonte_-_00206-_convenio_estufa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 05/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 294.897,60 (Duzentos e Noventa e Quatro Mil Oitocentos e Noventa e Sete Reais e Sessenta Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/361/projeto_de_lei_06_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/361/projeto_de_lei_06_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 06/2026_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 430.000,00 (quatrocentos e trinta mil reais),” e dá outras providencias</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/362/projeto_de_lei_07__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/362/projeto_de_lei_07__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 07/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 515.316,35 (Quinhentos e Quinze Mil Trezentos e Dezesseis Reais e Trinta e Cinco Centavos),” e dá outras providencias</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/363/projeto_de_lei_08__excesso_fonte_00209_casas_populares.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/363/projeto_de_lei_08__excesso_fonte_00209_casas_populares.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 08/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 2.850.000,00 (Dois Milhões Oitocentos e Cinquenta Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_09__construcao_de_portais_emenda_sandro_alex.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_09__construcao_de_portais_emenda_sandro_alex.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 09/2026_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 405.706,75 (quatrocentos e cinco mil setecentos e seis reais e setenta e cinco centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/365/projeto_de_lei_10__suplementar_reducao_fonte_1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/365/projeto_de_lei_10__suplementar_reducao_fonte_1000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 10/2026_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 89.000,00 (Oitenta e Nove Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_11_superavit_fonte_1018__saude.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_11_superavit_fonte_1018__saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 11/2026_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 607.508,32 (Seiscentos e Sete Mil Quinhentos e oito Reais e Trinta e Dois Centavos),” e dá outras providencias</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/367/projeto_de_lei_12_superavit_fonte_00205_devolucao_sobra_do_rodeio.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/367/projeto_de_lei_12_superavit_fonte_00205_devolucao_sobra_do_rodeio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 12/2026_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 19.893,96 (Dezenove Mil Oitocentos e Noventa e Três Reais e Noventa e Seis Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_de_lei_13_alteracao_lei_2399.2023.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_de_lei_13_alteracao_lei_2399.2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 13/2026_x000D_
 Súmula: Altera dispositivos da Lei Municipal nº 2.399/2023, que dispõe sobre a Política Municipal dos Direitos da Mulher, cria o Conselho Municipal dos Direitos da Mulher – CMDM e institui o Fundo Municipal dos Direitos da Mulher – FMDM, e dá outras providências</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_14__suplementar_reducao_fonte_1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_14__suplementar_reducao_fonte_1000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 14/2026_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 110.000,00 (Cento e Dez Mil Reais ),” e dá outras providencias.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/375/projeto_de_lei_15__excesso_fonte_501105_e_304.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/375/projeto_de_lei_15__excesso_fonte_501105_e_304.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 15/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 1.373.600,00 (Um Milhão Trezentos e Setenta e Três Mil e Seiscentos Reais),” e dá outras providencias</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/376/projeto_de_lei_16__suplementar_reducao_fonte_1494.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/376/projeto_de_lei_16__suplementar_reducao_fonte_1494.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 16/2026_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamentogeral do exercício de 2026, no valor de R$ 150.000,00 (Cento e Cinquenta Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/377/projeto_de_lei_17__excesso_fonte_-_00214_construcao_do_cras.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/377/projeto_de_lei_17__excesso_fonte_-_00214_construcao_do_cras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 17/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 1.230.000,00 (Um Milhão Duzentos e Trinta Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/379/projeto_de_lei_18__superavit_00210_fundo_municipal_do_esporte.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/379/projeto_de_lei_18__superavit_00210_fundo_municipal_do_esporte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 18/2026_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 364.831,70 (Trezentos e Sessenta e Quatro Mil Oitocentos e Trinta e Um Reais e Setenta Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/380/projeto_de_lei_19_ressarcimento_multa_ecs.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/380/projeto_de_lei_19_ressarcimento_multa_ecs.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 19/2026_x000D_
 SUMULA: Autoriza o Poder Executivo Municipal a efetuar ressarcimento à empresa ECS COMÉRCIO DE VEÍCULOS E EQUIPAMENTOS LTDA pelo pagamento de multas de trânsito e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/383/projeto_de_lei_20__excesso_fonte_-_00215_direito_da_mulher_2.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/383/projeto_de_lei_20__excesso_fonte_-_00215_direito_da_mulher_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 20/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 50.000,00(Cinquenta Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/385/projeto_de_lei_21_suplementar_reducao_fonte_1507.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/385/projeto_de_lei_21_suplementar_reducao_fonte_1507.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 21/2026_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 70.000,00 (Setenta Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_22_piso_agente_de_endemias.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_22_piso_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 22/2026_x000D_
 Súmula: Concede aumento de 1,42% para o cargo de agente de endemias e agente de saúde.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_23__parcelamento_iss_fixo.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_23__parcelamento_iss_fixo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 23/2026_x000D_
 SUMULA: Autoriza o parcelamento do Imposto Sobre Serviços – ISS Fixo no âmbito do Município de Pinhalão e dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/394/projeto_de_lei_24__excesso_fonte_0864_-_deliberacao_25_cedca_creche.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/394/projeto_de_lei_24__excesso_fonte_0864_-_deliberacao_25_cedca_creche.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 24/2026 _x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 2.014.154,18 (Dois Milhões Quatorze Mil Cento e Cinquenta e Quatro Reais e Dezoito Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_25__excesso_fonte_1080.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_25__excesso_fonte_1080.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 25/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 31.000,00 (Trinta e Um Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/396/projeto_de_lei_26__excesso_fonte_1701_devolucao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/396/projeto_de_lei_26__excesso_fonte_1701_devolucao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 26/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 14.000,00 (Quatorze Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/397/projeto_de_lei_27_excesso_fonte_0189_devolucao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/397/projeto_de_lei_27_excesso_fonte_0189_devolucao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 27/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 10,00 (Dez Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/398/projeto_de_lei_28_superavit_todas_as_fonte.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/398/projeto_de_lei_28_superavit_todas_as_fonte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 28/2026_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 4.469.622,35 (Quatro Milhões Quatrocentos e Sessenta e Nove Mil Seiscentos e Vinte e Dois Reais e Trinta e Cinco Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/399/projeto_de_lei_29_excesso_fonte_0857_-_convenio_501_secid_recape_alfatico.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/399/projeto_de_lei_29_excesso_fonte_0857_-_convenio_501_secid_recape_alfatico.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 29/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 1.096.149,46 (Um Milhão e Noventa e Seis Mil Cento e Quarenta e Nove Reais e Quarenta e Seis Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_30_leo.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_30_leo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 030/2026_x000D_
 SUMULA: Revoga as Leis Municipais nº482/2005 e Lei nº606/2009 que dispõem sobre a constituição do Conselho Municipal de Desenvolvimento Rural Sustentável, dá novas diretrizes ao novo colegiado, cria o Fundo Municipal de Desenvolvimento Rural Sustentável de Pinhalão e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/403/projeto_de_lei_31_superavit_fonte1839.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/403/projeto_de_lei_31_superavit_fonte1839.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 31/2026_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 25.000,00 (Vinte e Cinco Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/404/projeto_de_lei_32__suplementar_reducao_fonte_1103.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/404/projeto_de_lei_32__suplementar_reducao_fonte_1103.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 32/2026_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 90.000,00 (Noventa Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_33__especial_suplementar_reducao_fonte_1018.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_33__especial_suplementar_reducao_fonte_1018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 33/2026_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 100.000,00 (Cem Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_34_suplementar_reducao_fonte_1501.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_34_suplementar_reducao_fonte_1501.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 34/2026_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 570.000,00 (Quinhentos e Setenta Mil Reais),” e dá outras providencias</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/407/projeto_de_lei_35_suplementar_reducao_fonte_1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/407/projeto_de_lei_35_suplementar_reducao_fonte_1000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 35/2026_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 488.281,05 (Quatrocentos e Oitenta e Oito Mil Duzentos e Oitenta e Um Mil Reais e Cinco Centavos),” e dá outras providencias</t>
   </si>
   <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/410/projeto_de_lei_36-2026_alteracao_protocolo_de_intencoes_casa_lar.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI nº 036/2026_x000D_
+SÚMULA - Autoriza a alteração do Protocolo de Intenções do Consórcio Intermunicipal CISLAR – Casa Lar, cria e extingue cargos, altera remuneração, e valores da diária e dá outras providências</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_37__lei_ouvidoria.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 37/2026_x000D_
+SUMULA: Institui a Ouvidoria Municipal no âmbito do Município de Pinhalão – PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/412/projeto_de_lei_38_inovacao.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 38/2026_x000D_
+SÚMULA: "Institui a Política Municipal de Inovação, Ciência, Empreendedorismo e Tecnologia, cria o Conselho Municipal de Ciência, Inovação, Empreendedorismo e Tecnologia, cria o Fundo Municipal de Ciência, Inovação, Empreendedorismo e Tecnologia e estabelece medidas de incentivo à inovação, à pesquisa e ao desenvolvimento científico e tecnológico, visando a consolidação do Ecossistema de Inovação e Tecnologia do Município de Pinhalão e dá outras providências."</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/413/projeto_de_lei_39__suplementar_por_anulacao.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 39/2026_x000D_
+SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 670.000,00 (Seiscentos e Setenta Mil Reais),” e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/419/projeto_de_lei_40_suplementar_anulacao_fonte_00209.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 40/2026_x000D_
+SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2026, no valor de R$ 100.000,00 (Cem Mil Reais),” e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/424/projeto_de_lei_41_excesso_fonte_-_00216_rodeio_ministerio_do_turismo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 41/2026_x000D_
+SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 205.000,00 (Duzentos e Cinco Mil Reais),” e dá outras providencias</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/427/projeto_de_lei_42_casa_lar_inclusao_japira.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 42/2026_x000D_
+SUMULA - Altera o protocolo de Intenções do Consórcio Intermunicipal de Serviço Socioassistencial – Casa Lar, aprovado através da lei municipal nº 1152/13 e autoriza o ingresso do Município de Japira/PR como consorciado, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/429/projeto_de_lei_43_suplementar_reducao_fonte_1107.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 43/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 150.000,00 (Cento e Cinquenta Mil Reais), e altera os anexos da loa 2733/2025 ” e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_44_excesso_da_fonte_0863.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 44/2026_x000D_
+SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2026, no valor de R$ 66.356,00 (Sessenta e Seis Mil Trezentos e Cinquenta e Seis Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/431/projeto_de_lei_45_suplementar_reducao_fonte_1018.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 45/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 50.000,00 (Cinquenta Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/432/projeto_de_lei_46_suplementar_reducao_fonte_1104.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 46/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 129.000,00 (Cento e Vinte Nove Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_47_alteracao_da_lei_1067_processo_seletivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 47/2026_x000D_
+SÚMULA – Altera o art. 9º da Lei nº 1067/12 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/434/projeto_de_lei_48_taxas_horas_maquinas.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 048/2026_x000D_
+Dispõe sobre a fixação e atualização das tarifas públicas para prestação de serviços a particulares com utilização de máquinas, equipamentos,_x000D_
+veículos e servidores do Município de Pinhalão, em UFM, revogando a Lei 490/2005, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_49__cricao_de_cargos.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 049/2026_x000D_
+Cria cargos de provimento efetivo no âmbito da Administração Pública do Município de Pinhalão, altera o Anexo do Plano de Cargos, Vencimentos_x000D_
+e Carreiras (Lei nº 2.373/2023), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei_50_cria_o_fundo_municipal_de_calamidade_publica.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 50/2026_x000D_
+SÚMULA: Cria o Fundo Municipal para Calamidades Públicas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/442/projeto_de_lei_51_suplementar_reducao_fonte_1000.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 51/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 407.000,00 (Quatro Centos e Sete Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/443/projeto_de_lei_52_cricao_de_cargos_auxiliar_de_servicos_gerais_-_alterado_-_completo_-_ok.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 052/2026_x000D_
+Cria cargos de provimento efetivo no âmbito da Administração Pública do Município de Pinhalão, altera o Anexo do Plano de Cargos, Vencimentos e Carreiras (Lei nº 2.373/2023), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/448/projeto_de_lei_53_suplementar_reducao_fonte_1000.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 53/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 458.489,08 (Quatrocentos e Cinquenta e Oito Mil Quatrocentos e Oitenta e Nove Reais e Oito Centavos), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/449/projeto_de_lei_54__anulacao__00210_fundo_municipal_do_esporte1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 54/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 364.831,70 (Trezentos e Sessenta e Quatro Mil Oitocentos e Trinta e Um Reais e Setenta Centavos) e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/450/projeto_de_lei_55__excesso__00210_fundo_municipal_do_esporte1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 55/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 10.000,00 (Dez Mil Reis), e altera os anexos da LOA 2733/2025 e dá outras providencias..</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_56__excesso__00217_fundo_municipal_do_esporte.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 56/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 410.000,00 (Quatrocentos e Dez Mil Reis), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/453/projeto_de_lei_57_suplementar_reducao_fonte_1854.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 57/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 260.000,00 (Duzentos e Sessenta Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_58_autoriza_o_pss_-_gari_rocador_coletor_de_lixo_coveio_e_auxilia_de_servicos_gerais.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 058/2026_x000D_
+Autoriza a realização de Processo Seletivo Simplificado – PSS para contratação temporária de pessoal e dá outras providências.</t>
+  </si>
+  <si>
     <t>369</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/369/projeto_de_lei_do_legislativo_n.o_01.2026_-_recomposicao_remuneracao_servidores_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/369/projeto_de_lei_do_legislativo_n.o_01.2026_-_recomposicao_remuneracao_servidores_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de atualização monetária, nos termos do artigo 37, X, da Constituição Federal, à remuneração dos Servidores do Poder Legislativo do Município de Pinhalão, Estado do Paraná.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/370/projeto_de_lei_do_legislativo_n.o_02.2026_-_recomposicao_subsidio_vereadores_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/370/projeto_de_lei_do_legislativo_n.o_02.2026_-_recomposicao_subsidio_vereadores_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de atualização monetária, nos termos do artigo 37, X, da Constituição Federal, aos subsídios dos Vereadores do Poder Legislativo do Município de Pinhalão, Estado do Paraná.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Edney Luiz Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/382/projeto_de_lei_do_legislativo_n.o_03.2026_-_farmacia_solidaria_edney_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/382/projeto_de_lei_do_legislativo_n.o_03.2026_-_farmacia_solidaria_edney_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Farmácia Solidária” no âmbito do Município de Pinhalão, com o objetivo de arrecadar, triar e distribuir gratuitamente medicamentos doados pela população, e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Rene Batista Roberto</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/386/projeto_de_lei_do_legislativo_n.o_04.2026_-_vale_remedio_rene_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/386/projeto_de_lei_do_legislativo_n.o_04.2026_-_vale_remedio_rene_assinado.pdf</t>
   </si>
   <si>
     <t>Assegura aos usuários do Sistema Público Municipal de Saúde de Pinhalão/PR a possibilidade de fornecimento de Vale Remédio para medicamentos em situação de desabastecimento temporário na rede pública municipal, autoriza a aquisição junto à rede privada, e dá outras providências.</t>
   </si>
   <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_do_legislativo_n.o_05.2026_-_ouvidoria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Ouvidoria Parlamentar Municipal na Câmara Municipal de Pinhalão, Estado do Paraná, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>Alexandre Cristiano, Emerson Soares de Lima, Rene Batista Roberto</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_resolucao_n.o_01.2026_-_termo_de_responsabilizacao_multa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da utilização do veículo oficial da Câmara Municipal e dispõe sobre a responsabilização e cobrança do condutor do pagamento de infrações de trânsito e institui o Termo de Responsabilidade pela condução de veículos oficiais da Câmara Municipal de Pinhalão.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_resolucao_n.o_02.2026_-_data_pagamento_salario.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da data de pagamento dos subsídios dos vereadores e vencimentos dos servidores da Câmara Municipal de Pinhalão.</t>
+  </si>
+  <si>
     <t>368</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/368/indicacao_legislativa_n.o_01.2026_edney_-_reparos_iluminacao_catuai.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/368/indicacao_legislativa_n.o_01.2026_edney_-_reparos_iluminacao_catuai.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a manutenção com a substituição de lâmpadas queimadas, nos postes de iluminação pública principalmente no Residencial Catuaí, onde foi procurado por vários cidadãos, e já estendo a indicação para toda a Cidade.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_legislativa_n.o_02.2026_-_edney_lixeiras_e_banheiro_publico_parque_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_legislativa_n.o_02.2026_-_edney_lixeiras_e_banheiro_publico_parque_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a instalação de lixeiras adicionais no Parque do Lago, com prioridade para a área da pista de caminhada, bem como a abertura e manutenção contínua dos banheiros públicos localizados no referido espaço.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_legislativa_n.o_03.2026_rene_transporte_para_esporte_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_legislativa_n.o_03.2026_rene_transporte_para_esporte_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Prefeito Municipal de Pinhalão – PR para que tome as medidas necessárias para implantar programa de transporte aos_x000D_
 atletas amadores da Cidade de Pinhalão, os quais se deslocam para outras cidades para participarem de competições e também jogos amistosos, em várias modalidades tais como futebol de campo, futsal, voleibol, xadrez, atletismo, etc.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_legislativa_no._04-2026_-_decreto_-_fibromialgia_-_12.2.2026_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_legislativa_no._04-2026_-_decreto_-_fibromialgia_-_12.2.2026_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Senhor Prefeito Municipal a edição / confecção de Decreto regulamentando a Lei Municipal nº 2.418/2023, que dispõe sobre a instituição do Cadastro e da Carteira de Identificação das Pessoas com Fibromialgia no âmbito do Município de Pinhalão.</t>
   </si>
   <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>Sergio Terra de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_legislativa_n.o_05.2026_serginho_manutencao_estrada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar que a Prefeitura Municipal efetue a manutenção da estrada rural do Bairro Mococa, estrada do Moreira.</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/420/indicacao_legislativa_n.o_06.2026_-_edney_construcao_creche_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que a construção da nova creche no distrito da Lavrinha seja edificada no terreno existente ao lado da creche já_x000D_
+existente.</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/422/indicacao_legislativa_n.o_07.2026_rene_passagem_elevada.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Excelentíssimo Prefeito Municipal de Pinhalão – PR a construção de duas passagens elevadas na Avenida Emerentina Nogueira dos Santos,_x000D_
+para a segurança dos visitantes do Lago Municipal.</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/425/indicacao_legislativa_n.o_08.2026_-_reparo_bueiro_rua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo que providencie o reparo e reforço estrutural dos bueiros localizados na Rua Samuel Choaire Moraes e Silva, para um melhor escoamento das águas das chuvas.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/426/indicacao_legislativa_n.o_09.2026_-_lombada_estrada_jaboti_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo que providencie a construção de uma lombada (redutor de velocidade) na estrada de pedra irregular que liga o município de Pinhalão/PR ao município de Jaboti/PR, saindo do Bairro Guarani, à aproximadamente 150 metros do final do asfalto.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_legislativa_n.o_10.2026_rene_lombadas_estrada_sul_mineira.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Excelentíssimo Prefeito Municipal de Pinhalão – PR a construção de duas lombadas na estrada Sul Mineira, uma frente ao Porto de Areia e outra após a Serralheria Pescador.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>Flavio Decol Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_legislativa_n.o_11.2026_flavio_iluminacao_estrada_da_lavrinha.pdf</t>
+  </si>
+  <si>
+    <t>Indicar que a Prefeitura Municipal efetue a implantação iluminação na pista de caminhada do Distrito da Lavrinha.</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_legislativa_n.o_12.2026_-_corrimao_rua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo que providencie a necessária instalação de corrimão na RUA JOSÉ FIDELIS FILHO, visando maior segurança para pedestres.</t>
+  </si>
+  <si>
     <t>388</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Alexandre Cristiano, Edney Luiz Vilas Boas, Emerson Soares de Lima, Flavio Decol Rodrigues, Rene Batista Roberto</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/388/requerimento_01-2026_vereadores_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/388/requerimento_01-2026_vereadores_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer informações detalhadas acerca do andamento das obras de reforma/ampliação das Unidades Básicas de Saúde – UBS municipais, tais como projetos de engenharia aprovados, convênios firmados ou termos de parceria celebrados, bem como as devidas autorizações dos órgãos competentes para a execução dessas obras, bem como a indicação de qual obra será feita com emenda parlamentar de qual deputado, e se for utilizar emenda individual de vereador, indicar de qual vereador.</t>
   </si>
   <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/421/requerimento_02-2026_edney_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja fornecido a relação das pessoas beneficiadas com as estufas fornecidas pelo Município.</t>
+  </si>
+  <si>
     <t>402</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/402/emenda_01-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/402/emenda_01-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf</t>
   </si>
   <si>
     <t>Adiciona as letras e, f e g e dá nova redação ao item II do Art. 4º do projeto de lei 30/2026.</t>
   </si>
   <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>Edson Reinaldo de Souza, Emerson Soares de Lima, Flavio Decol Rodrigues, Francielli Siqueira de Carvalho Macedo, Paulo Cesar Lopes, Sergio Terra de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/417/emenda_02-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação a Súmula e ao Art. 1º do Projeto de Lei nº30/2026 do Poder Executivo.</t>
+  </si>
+  <si>
     <t>371</t>
   </si>
   <si>
     <t>ATAOR</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/371/ata_ordinaria_01-2026.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/371/ata_ordinaria_01-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/387/ata_ordinaria_02-2026.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/387/ata_ordinaria_02-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/389/ata_ordinaria_03-2026.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/389/ata_ordinaria_03-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/401/ata_ordinaria_04-2026_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/401/ata_ordinaria_04-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/408/ata_ordinaria_05-2026.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/408/ata_ordinaria_05-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/409/ata_ordinaria_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/418/ata_ordinaria_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/428/ata_ordinaria_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/437/ata_ordinaria_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/441/ata_ordinaria_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/444/ata_ordinaria_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/451/ata_ordinaria_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
     <t>372</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/372/ata_extraordinaria_01-2026.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/372/ata_extraordinaria_01-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/381/ata_extraordinaria_02-2026.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/381/ata_extraordinaria_02-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/390/ata_extraordinaria_03-2026.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/390/ata_extraordinaria_03-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/416/ata_extraordinaria_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 4ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/423/ata_extraordinaria_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 5ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/445/ata_extraordinaria_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1062,68 +1590,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_01_revisao_geral_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_02_refis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/358/projeto_de_lei_03__excesso_fonte_00211_asfalto_da_lavrinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_04__excesso_fonte_00213_asfalto_da_lavrinha_2o_trecho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/360/projeto_de_lei_05__excesso_fonte_-_00206-_convenio_estufa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/361/projeto_de_lei_06_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/362/projeto_de_lei_07__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/363/projeto_de_lei_08__excesso_fonte_00209_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_09__construcao_de_portais_emenda_sandro_alex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/365/projeto_de_lei_10__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_11_superavit_fonte_1018__saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/367/projeto_de_lei_12_superavit_fonte_00205_devolucao_sobra_do_rodeio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_de_lei_13_alteracao_lei_2399.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_14__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/375/projeto_de_lei_15__excesso_fonte_501105_e_304.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/376/projeto_de_lei_16__suplementar_reducao_fonte_1494.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/377/projeto_de_lei_17__excesso_fonte_-_00214_construcao_do_cras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/379/projeto_de_lei_18__superavit_00210_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/380/projeto_de_lei_19_ressarcimento_multa_ecs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/383/projeto_de_lei_20__excesso_fonte_-_00215_direito_da_mulher_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/385/projeto_de_lei_21_suplementar_reducao_fonte_1507.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_22_piso_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_23__parcelamento_iss_fixo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/394/projeto_de_lei_24__excesso_fonte_0864_-_deliberacao_25_cedca_creche.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_25__excesso_fonte_1080.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/396/projeto_de_lei_26__excesso_fonte_1701_devolucao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/397/projeto_de_lei_27_excesso_fonte_0189_devolucao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/398/projeto_de_lei_28_superavit_todas_as_fonte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/399/projeto_de_lei_29_excesso_fonte_0857_-_convenio_501_secid_recape_alfatico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_30_leo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/403/projeto_de_lei_31_superavit_fonte1839.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/404/projeto_de_lei_32__suplementar_reducao_fonte_1103.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_33__especial_suplementar_reducao_fonte_1018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_34_suplementar_reducao_fonte_1501.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/407/projeto_de_lei_35_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/369/projeto_de_lei_do_legislativo_n.o_01.2026_-_recomposicao_remuneracao_servidores_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/370/projeto_de_lei_do_legislativo_n.o_02.2026_-_recomposicao_subsidio_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/382/projeto_de_lei_do_legislativo_n.o_03.2026_-_farmacia_solidaria_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/386/projeto_de_lei_do_legislativo_n.o_04.2026_-_vale_remedio_rene_assinado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/368/indicacao_legislativa_n.o_01.2026_edney_-_reparos_iluminacao_catuai.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_legislativa_n.o_02.2026_-_edney_lixeiras_e_banheiro_publico_parque_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_legislativa_n.o_03.2026_rene_transporte_para_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_legislativa_no._04-2026_-_decreto_-_fibromialgia_-_12.2.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/388/requerimento_01-2026_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/402/emenda_01-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/371/ata_ordinaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/387/ata_ordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/389/ata_ordinaria_03-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/401/ata_ordinaria_04-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/408/ata_ordinaria_05-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/372/ata_extraordinaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/381/ata_extraordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/390/ata_extraordinaria_03-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_01_revisao_geral_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_02_refis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/358/projeto_de_lei_03__excesso_fonte_00211_asfalto_da_lavrinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_04__excesso_fonte_00213_asfalto_da_lavrinha_2o_trecho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/360/projeto_de_lei_05__excesso_fonte_-_00206-_convenio_estufa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/361/projeto_de_lei_06_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/362/projeto_de_lei_07__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/363/projeto_de_lei_08__excesso_fonte_00209_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_09__construcao_de_portais_emenda_sandro_alex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/365/projeto_de_lei_10__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_11_superavit_fonte_1018__saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/367/projeto_de_lei_12_superavit_fonte_00205_devolucao_sobra_do_rodeio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_de_lei_13_alteracao_lei_2399.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_14__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/375/projeto_de_lei_15__excesso_fonte_501105_e_304.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/376/projeto_de_lei_16__suplementar_reducao_fonte_1494.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/377/projeto_de_lei_17__excesso_fonte_-_00214_construcao_do_cras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/379/projeto_de_lei_18__superavit_00210_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/380/projeto_de_lei_19_ressarcimento_multa_ecs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/383/projeto_de_lei_20__excesso_fonte_-_00215_direito_da_mulher_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/385/projeto_de_lei_21_suplementar_reducao_fonte_1507.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_22_piso_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_23__parcelamento_iss_fixo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/394/projeto_de_lei_24__excesso_fonte_0864_-_deliberacao_25_cedca_creche.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_25__excesso_fonte_1080.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/396/projeto_de_lei_26__excesso_fonte_1701_devolucao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/397/projeto_de_lei_27_excesso_fonte_0189_devolucao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/398/projeto_de_lei_28_superavit_todas_as_fonte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/399/projeto_de_lei_29_excesso_fonte_0857_-_convenio_501_secid_recape_alfatico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_30_leo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/403/projeto_de_lei_31_superavit_fonte1839.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/404/projeto_de_lei_32__suplementar_reducao_fonte_1103.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_33__especial_suplementar_reducao_fonte_1018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_34_suplementar_reducao_fonte_1501.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/407/projeto_de_lei_35_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/410/projeto_de_lei_36-2026_alteracao_protocolo_de_intencoes_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_37__lei_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/412/projeto_de_lei_38_inovacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/413/projeto_de_lei_39__suplementar_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/419/projeto_de_lei_40_suplementar_anulacao_fonte_00209.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/424/projeto_de_lei_41_excesso_fonte_-_00216_rodeio_ministerio_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/427/projeto_de_lei_42_casa_lar_inclusao_japira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/429/projeto_de_lei_43_suplementar_reducao_fonte_1107.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_44_excesso_da_fonte_0863.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/431/projeto_de_lei_45_suplementar_reducao_fonte_1018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/432/projeto_de_lei_46_suplementar_reducao_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_47_alteracao_da_lei_1067_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/434/projeto_de_lei_48_taxas_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_49__cricao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei_50_cria_o_fundo_municipal_de_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/442/projeto_de_lei_51_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/443/projeto_de_lei_52_cricao_de_cargos_auxiliar_de_servicos_gerais_-_alterado_-_completo_-_ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/448/projeto_de_lei_53_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/449/projeto_de_lei_54__anulacao__00210_fundo_municipal_do_esporte1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/450/projeto_de_lei_55__excesso__00210_fundo_municipal_do_esporte1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_56__excesso__00217_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/453/projeto_de_lei_57_suplementar_reducao_fonte_1854.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_58_autoriza_o_pss_-_gari_rocador_coletor_de_lixo_coveio_e_auxilia_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/369/projeto_de_lei_do_legislativo_n.o_01.2026_-_recomposicao_remuneracao_servidores_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/370/projeto_de_lei_do_legislativo_n.o_02.2026_-_recomposicao_subsidio_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/382/projeto_de_lei_do_legislativo_n.o_03.2026_-_farmacia_solidaria_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/386/projeto_de_lei_do_legislativo_n.o_04.2026_-_vale_remedio_rene_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_do_legislativo_n.o_05.2026_-_ouvidoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_resolucao_n.o_01.2026_-_termo_de_responsabilizacao_multa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_resolucao_n.o_02.2026_-_data_pagamento_salario.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/368/indicacao_legislativa_n.o_01.2026_edney_-_reparos_iluminacao_catuai.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_legislativa_n.o_02.2026_-_edney_lixeiras_e_banheiro_publico_parque_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_legislativa_n.o_03.2026_rene_transporte_para_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_legislativa_no._04-2026_-_decreto_-_fibromialgia_-_12.2.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_legislativa_n.o_05.2026_serginho_manutencao_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/420/indicacao_legislativa_n.o_06.2026_-_edney_construcao_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/422/indicacao_legislativa_n.o_07.2026_rene_passagem_elevada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/425/indicacao_legislativa_n.o_08.2026_-_reparo_bueiro_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/426/indicacao_legislativa_n.o_09.2026_-_lombada_estrada_jaboti_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_legislativa_n.o_10.2026_rene_lombadas_estrada_sul_mineira.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_legislativa_n.o_11.2026_flavio_iluminacao_estrada_da_lavrinha.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_legislativa_n.o_12.2026_-_corrimao_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/388/requerimento_01-2026_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/421/requerimento_02-2026_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/402/emenda_01-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/417/emenda_02-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/371/ata_ordinaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/387/ata_ordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/389/ata_ordinaria_03-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/401/ata_ordinaria_04-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/408/ata_ordinaria_05-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/409/ata_ordinaria_06-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/418/ata_ordinaria_07-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/428/ata_ordinaria_08-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/437/ata_ordinaria_09-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/441/ata_ordinaria_10-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/444/ata_ordinaria_11-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/451/ata_ordinaria_12-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/372/ata_extraordinaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/381/ata_extraordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/390/ata_extraordinaria_03-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/416/ata_extraordinaria_04-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/423/ata_extraordinaria_05-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/445/ata_extraordinaria_06-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H54"/>
+  <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="100.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="139.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2027,508 +2555,1704 @@
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>150</v>
       </c>
       <c r="H36" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>152</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="F37" t="s">
+      <c r="H37" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B38" t="s">
-[...14 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>161</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>165</v>
       </c>
-      <c r="B40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D40" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>169</v>
       </c>
-      <c r="B41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="E41" t="s">
+      <c r="H41" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B42" t="s">
-[...14 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>177</v>
       </c>
-      <c r="B43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>171</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>178</v>
       </c>
       <c r="H43" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>180</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>25</v>
+        <v>181</v>
       </c>
       <c r="D44" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>171</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="D45" t="s">
-        <v>184</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>185</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>188</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>189</v>
       </c>
-      <c r="B46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>192</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>193</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H47" t="s">
         <v>195</v>
-      </c>
-[...19 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>17</v>
+        <v>197</v>
       </c>
       <c r="D48" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>200</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>201</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H49" t="s">
         <v>203</v>
-      </c>
-[...19 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>204</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>205</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B50" t="s">
-[...14 lines deleted...]
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>209</v>
       </c>
-      <c r="B51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H51" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>212</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="D52" t="s">
-        <v>213</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="F52" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
         <v>217</v>
       </c>
-      <c r="B53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>213</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>214</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>155</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>218</v>
       </c>
       <c r="H53" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
+        <v>221</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H54" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>224</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>225</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H55" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>229</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H56" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>232</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>233</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H57" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>236</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>237</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H58" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>241</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H59" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>244</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>245</v>
+      </c>
+      <c r="E60" t="s">
+        <v>246</v>
+      </c>
+      <c r="F60" t="s">
+        <v>247</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H60" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>250</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>245</v>
+      </c>
+      <c r="E61" t="s">
+        <v>246</v>
+      </c>
+      <c r="F61" t="s">
+        <v>247</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H61" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>253</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>21</v>
       </c>
-      <c r="D54" t="s">
-[...12 lines deleted...]
-        <v>222</v>
+      <c r="D62" t="s">
+        <v>245</v>
+      </c>
+      <c r="E62" t="s">
+        <v>246</v>
+      </c>
+      <c r="F62" t="s">
+        <v>254</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H62" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>257</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" t="s">
+        <v>245</v>
+      </c>
+      <c r="E63" t="s">
+        <v>246</v>
+      </c>
+      <c r="F63" t="s">
+        <v>258</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H63" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>261</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D64" t="s">
+        <v>245</v>
+      </c>
+      <c r="E64" t="s">
+        <v>246</v>
+      </c>
+      <c r="F64" t="s">
+        <v>247</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H64" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>264</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>265</v>
+      </c>
+      <c r="E65" t="s">
+        <v>266</v>
+      </c>
+      <c r="F65" t="s">
+        <v>267</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H65" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>270</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>265</v>
+      </c>
+      <c r="E66" t="s">
+        <v>266</v>
+      </c>
+      <c r="F66" t="s">
+        <v>267</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H66" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>273</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>274</v>
+      </c>
+      <c r="E67" t="s">
+        <v>275</v>
+      </c>
+      <c r="F67" t="s">
+        <v>254</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H67" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>278</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>274</v>
+      </c>
+      <c r="E68" t="s">
+        <v>275</v>
+      </c>
+      <c r="F68" t="s">
+        <v>254</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H68" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>281</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>274</v>
+      </c>
+      <c r="E69" t="s">
+        <v>275</v>
+      </c>
+      <c r="F69" t="s">
+        <v>258</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H69" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>284</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" t="s">
+        <v>274</v>
+      </c>
+      <c r="E70" t="s">
+        <v>275</v>
+      </c>
+      <c r="F70" t="s">
+        <v>254</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H70" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>287</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" t="s">
+        <v>274</v>
+      </c>
+      <c r="E71" t="s">
+        <v>275</v>
+      </c>
+      <c r="F71" t="s">
+        <v>288</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H71" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>291</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72" t="s">
+        <v>274</v>
+      </c>
+      <c r="E72" t="s">
+        <v>275</v>
+      </c>
+      <c r="F72" t="s">
+        <v>254</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H72" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>294</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73" t="s">
+        <v>274</v>
+      </c>
+      <c r="E73" t="s">
+        <v>275</v>
+      </c>
+      <c r="F73" t="s">
+        <v>258</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H73" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>297</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" t="s">
+        <v>274</v>
+      </c>
+      <c r="E74" t="s">
+        <v>275</v>
+      </c>
+      <c r="F74" t="s">
+        <v>254</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H74" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>300</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>45</v>
+      </c>
+      <c r="D75" t="s">
+        <v>274</v>
+      </c>
+      <c r="E75" t="s">
+        <v>275</v>
+      </c>
+      <c r="F75" t="s">
+        <v>254</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H75" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>303</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>49</v>
+      </c>
+      <c r="D76" t="s">
+        <v>274</v>
+      </c>
+      <c r="E76" t="s">
+        <v>275</v>
+      </c>
+      <c r="F76" t="s">
+        <v>258</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H76" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>53</v>
+      </c>
+      <c r="D77" t="s">
+        <v>274</v>
+      </c>
+      <c r="E77" t="s">
+        <v>275</v>
+      </c>
+      <c r="F77" t="s">
+        <v>307</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H77" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78" t="s">
+        <v>274</v>
+      </c>
+      <c r="E78" t="s">
+        <v>275</v>
+      </c>
+      <c r="F78" t="s">
+        <v>254</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H78" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>313</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>314</v>
+      </c>
+      <c r="E79" t="s">
+        <v>315</v>
+      </c>
+      <c r="F79" t="s">
+        <v>316</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H79" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
+        <v>314</v>
+      </c>
+      <c r="E80" t="s">
+        <v>315</v>
+      </c>
+      <c r="F80" t="s">
+        <v>254</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H80" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>322</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>323</v>
+      </c>
+      <c r="E81" t="s">
+        <v>324</v>
+      </c>
+      <c r="F81" t="s">
+        <v>325</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H81" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>328</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" t="s">
+        <v>323</v>
+      </c>
+      <c r="E82" t="s">
+        <v>324</v>
+      </c>
+      <c r="F82" t="s">
+        <v>329</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H82" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>332</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>333</v>
+      </c>
+      <c r="E83" t="s">
+        <v>334</v>
+      </c>
+      <c r="F83" t="s">
+        <v>247</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H83" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>337</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>333</v>
+      </c>
+      <c r="E84" t="s">
+        <v>334</v>
+      </c>
+      <c r="F84" t="s">
+        <v>247</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H84" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>340</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>21</v>
+      </c>
+      <c r="D85" t="s">
+        <v>333</v>
+      </c>
+      <c r="E85" t="s">
+        <v>334</v>
+      </c>
+      <c r="F85" t="s">
+        <v>247</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H85" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>343</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>25</v>
+      </c>
+      <c r="D86" t="s">
+        <v>333</v>
+      </c>
+      <c r="E86" t="s">
+        <v>334</v>
+      </c>
+      <c r="F86" t="s">
+        <v>247</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H86" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>346</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>29</v>
+      </c>
+      <c r="D87" t="s">
+        <v>333</v>
+      </c>
+      <c r="E87" t="s">
+        <v>334</v>
+      </c>
+      <c r="F87" t="s">
+        <v>247</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H87" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>349</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>33</v>
+      </c>
+      <c r="D88" t="s">
+        <v>333</v>
+      </c>
+      <c r="E88" t="s">
+        <v>334</v>
+      </c>
+      <c r="F88" t="s">
+        <v>247</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H88" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89" t="s">
+        <v>333</v>
+      </c>
+      <c r="E89" t="s">
+        <v>334</v>
+      </c>
+      <c r="F89" t="s">
+        <v>247</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H89" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>355</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90" t="s">
+        <v>333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>334</v>
+      </c>
+      <c r="F90" t="s">
+        <v>247</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H90" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>358</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>45</v>
+      </c>
+      <c r="D91" t="s">
+        <v>333</v>
+      </c>
+      <c r="E91" t="s">
+        <v>334</v>
+      </c>
+      <c r="F91" t="s">
+        <v>247</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H91" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>361</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>49</v>
+      </c>
+      <c r="D92" t="s">
+        <v>333</v>
+      </c>
+      <c r="E92" t="s">
+        <v>334</v>
+      </c>
+      <c r="F92" t="s">
+        <v>247</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H92" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>364</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>53</v>
+      </c>
+      <c r="D93" t="s">
+        <v>333</v>
+      </c>
+      <c r="E93" t="s">
+        <v>334</v>
+      </c>
+      <c r="F93" t="s">
+        <v>247</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H93" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>367</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>57</v>
+      </c>
+      <c r="D94" t="s">
+        <v>333</v>
+      </c>
+      <c r="E94" t="s">
+        <v>334</v>
+      </c>
+      <c r="F94" t="s">
+        <v>247</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H94" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>370</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>371</v>
+      </c>
+      <c r="E95" t="s">
+        <v>372</v>
+      </c>
+      <c r="F95" t="s">
+        <v>247</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H95" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>375</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>17</v>
+      </c>
+      <c r="D96" t="s">
+        <v>371</v>
+      </c>
+      <c r="E96" t="s">
+        <v>372</v>
+      </c>
+      <c r="F96" t="s">
+        <v>247</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H96" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>378</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>21</v>
+      </c>
+      <c r="D97" t="s">
+        <v>371</v>
+      </c>
+      <c r="E97" t="s">
+        <v>372</v>
+      </c>
+      <c r="F97" t="s">
+        <v>247</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H97" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>381</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>25</v>
+      </c>
+      <c r="D98" t="s">
+        <v>371</v>
+      </c>
+      <c r="E98" t="s">
+        <v>372</v>
+      </c>
+      <c r="F98" t="s">
+        <v>247</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H98" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>384</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>29</v>
+      </c>
+      <c r="D99" t="s">
+        <v>371</v>
+      </c>
+      <c r="E99" t="s">
+        <v>372</v>
+      </c>
+      <c r="F99" t="s">
+        <v>247</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H99" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>387</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>33</v>
+      </c>
+      <c r="D100" t="s">
+        <v>371</v>
+      </c>
+      <c r="E100" t="s">
+        <v>372</v>
+      </c>
+      <c r="F100" t="s">
+        <v>247</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H100" t="s">
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2542,50 +4266,96 @@
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>