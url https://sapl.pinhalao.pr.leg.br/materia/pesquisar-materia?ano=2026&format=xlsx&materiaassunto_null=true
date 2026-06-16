--- v1 (2026-04-18)
+++ v2 (2026-06-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1311" uniqueCount="624">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -804,50 +804,544 @@
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/453/projeto_de_lei_57_suplementar_reducao_fonte_1854.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 57/2026_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 260.000,00 (Duzentos e Sessenta Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_58_autoriza_o_pss_-_gari_rocador_coletor_de_lixo_coveio_e_auxilia_de_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 058/2026_x000D_
 Autoriza a realização de Processo Seletivo Simplificado – PSS para contratação temporária de pessoal e dá outras providências.</t>
   </si>
   <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/460/projeto_de_lei_59__excesso_fonte_0218__convenio__secid_rota_do_progresso.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 59/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 1.330.000,00 (Um Milhão Trezentos e Trinta Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/461/projeto_de_lei_60_suplementar_reducao_fonte_1000.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 60/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 15.000,00 (Quinze Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/462/projeto_de_lei_61__suplementar__00217_fundo_municipal_do_esporte.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 61/2026_x000D_
+SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2026, no valor de R$ 150.000,00 (Cento e Cinquenta Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_62_aleracao_lote_minimo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 062/2026_x000D_
+SUMULA - Altera a Lei Municipal nº 2.496/2024 (Lei de Uso e Ocupação do Solo), para reduzir a área mínima dos lotes urbanos na Zona Predominantemente Residencial – ZPR e flexibilizar o recuo frontal para edificações comerciais de pequeno porte, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/465/projeto_de_lei_63_2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 63/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 200.000,00 (Duzentos Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/466/projeto_de_lei_64__excesso_fonte_0201-.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 64/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 3.000,00 (Três Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/467/projeto_de_lei_65__excesso_fonte_0202.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 65/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 200,00 (Duzentos Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/468/projeto_de_lei_66__excesso_fonte_0204.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 66/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 300,00 (Trezentos Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/469/projeto_de_lei_67_suplementar_reducao_fonte_1609.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 67/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 18.840,82 (Dezoito Mil oitocentos e Quarenta Reais e Oitenta e Dois Centavos), e altera os anexos da LOA 2733/2025 e dá outras providencias</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/470/projeto_de_lei_68_superavit_fonte_1609.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 68/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 14.596,31 (Quatorze Mil Reais Quinhentos e Noventa e Seis Mil e Trinta e Um Centavos), e altera os anexos da LOA 2733/2025 e dá outras providencias</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/472/projeto_de_lei_69__excesso_fonte_00219_e_00220__emenda_sandro_alex.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 69/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 320.000,00(Trezentos e Vinte Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/476/projeto_de_lei_70___excesso_fonte_00221_luiza_canziani.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 70/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 110.000,00(Cento e Dez Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/477/projeto_de_lei_71___excesso_fonte_00222_sandro_alex.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 71/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 320.000,00(Trezentos e Vinte e Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/478/projeto_de_lei_72___excesso_fonte_00223_toninho_wandsher.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 72/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 320.000,00(Trezentos e Vinte e Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_lei_73___excesso_fonte_00224_rede_da_protecao_e_defesa_de_direitos_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 73/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 42.000,00(Quarenta e Dois Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei_74___excesso_fonte_00225__pedro_lupion.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 74/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 55.000,00(Cinquenta e Cinco Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/482/projeto_de_lei_75___excesso_fonte_00226__sandro_alex.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 75/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 185.000,00(Cento e Oitenta e Cinco Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_76___excesso_fonte_00227__pedro_lupion.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 76/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 45.000,00(Quarenta e Cinco Mil Reais), e altera os anexos da LOA 2733/2025 e dá outrasprovidencias.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/484/projeto_de_lei_77__excesso_fonte_00228__luiza_canziani.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 77/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 35.000,00(Trinta e Cinco Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_78__excesso_fonte_00229__luiza_canziani.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 78/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamentogeral do exercício de 2026, no valor de R$22.000,00(Vinte e Dois Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_79__excesso_fonte_00230__pedro_lupion.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 79/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$11.000,00(Onze Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/490/projeto_de_lei_80__excesso_fonte_00231__luciano_ducci.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 80/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$320.000,00(Trezentos e Vinte Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_81___excesso_fonte_0861_emenda_sergio_moro_apae.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 81/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 201.000,00(Duzentos e Um Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/492/projeto_de_lei_82___altera_lei_2431_2023.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 82/2026_x000D_
+SUMULA: Acrescenta parágrafos ao art. 1º da Lei Municipal nº 2431, de 28 de novembro de 2023, para autorizar, em caráter excepcional e sob condições específicas, o uso do Campo de Futebol Municipal como estacionamento exclusivo durante a Expo Pinhalão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/493/projeto_de_lei_83__parana_mais_eventos_convenio_realizacao_2o_expo_pinhalao_e_32o_festa_de_peao.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 83/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 670.000,00 (Seiscentos e Setenta Mil Reais), altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_84___autoriza_o_poder_executivo_municipal_a_realizar_a_concessao_onerosa_de_uso_de_bem_publico.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 84/2026_x000D_
+SUMULA: Autoriza o Poder Executivo Municipal a realizar a Concessão Onerosa de Uso de Bem Público, mediante encargo, para a realização da 2ª Expo Pinhalão e 32ª Festa do Peão de Boiadeiro, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/495/projeto_de_lei_85_suplementar_reducao_fonte_1510.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 85/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 52.553,29 (Quinhentos e Cinquenta e Dois Mil Quinhentos e Cinquenta e Três Reais e Vinte e Nove Centavos), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/496/projeto_de_lei_86_suplementar_reducao_fonte_1511.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 86/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 105.000,00 (Cento e Cinco Mil), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/497/projeto_de_lei_87_suplementar_reducao_fonte__1000.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 87/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 250.000,00 (Duzentos e Cinquenta Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/501/projeto_de_lei_88_suplementar__00234_fundo_municipal_do_esporte_custeio_corrigido.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 88/2026_x000D_
+SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2026, no valor de R$ 66.448,00 (Sessenta e Seis Mil Quatrocentos e Quarenta e Oito Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/502/projeto_de_lei_89__excesso_fonte_00235_comissao__luiza_canziani.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 89/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 420.000,00(Quatrocentos e Vinte Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/503/projeto_de_lei_90__excesso_fonte_00236_comissao__luiza_canziani.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 90/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 310.000,00(Trezentos e Dez Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_91__excesso_fonte_00237_comissao__luiza_canziani.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 91/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 210.000,00(Duzentos e Dez Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/505/projeto_de_lei_92__excesso_fonte_00238_comissao__paulo_litro.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 92/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 260.000,00(Duzentos e Sessenta Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/506/projeto_de_lei_93__excesso_fonte_00239_comissao__paulo_litro.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 93/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 160.000,00(Cento e Sessenta Mil Reais), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/509/projeto_de_lei_94_suplementar_reducao_fonte_1354_devolucao.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 94/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 54.696,94 (Cinquenta e Quatro Mil Seiscentos e Noventa e Seis Reais e Noventa e Quatro Centavos), e altera os anexos da LOA 2733/2025 e dá outras providencias</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/510/projeto_de_lei_95_suplementar_reducao_fonte_1494.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 95/2026_x000D_
+SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2026, no valor de R$ 335.171,92 (Trezentos e Trinta e Cinco Mil Cento e Setenta e Um Reais e Noventa e Dois Centavos), e altera os anexos da LOA 2733/2025 e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/516/projeto_de_lei_96_excesso_fonte_00870_convenio_seab_112-2025-1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 96/2026_x000D_
+SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2026, no valor de R$ 673.185,97(Seiscentos e Setenta e Três Mil Cento e Oitenta e Cinco Reais e Noventa e Sete Centavos), e altera os anexos da LOA 2733/2025 e dá outras providencias</t>
+  </si>
+  <si>
     <t>369</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/369/projeto_de_lei_do_legislativo_n.o_01.2026_-_recomposicao_remuneracao_servidores_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de atualização monetária, nos termos do artigo 37, X, da Constituição Federal, à remuneração dos Servidores do Poder Legislativo do Município de Pinhalão, Estado do Paraná.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/370/projeto_de_lei_do_legislativo_n.o_02.2026_-_recomposicao_subsidio_vereadores_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de atualização monetária, nos termos do artigo 37, X, da Constituição Federal, aos subsídios dos Vereadores do Poder Legislativo do Município de Pinhalão, Estado do Paraná.</t>
@@ -862,50 +1356,62 @@
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/382/projeto_de_lei_do_legislativo_n.o_03.2026_-_farmacia_solidaria_edney_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Farmácia Solidária” no âmbito do Município de Pinhalão, com o objetivo de arrecadar, triar e distribuir gratuitamente medicamentos doados pela população, e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Rene Batista Roberto</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/386/projeto_de_lei_do_legislativo_n.o_04.2026_-_vale_remedio_rene_assinado.pdf</t>
   </si>
   <si>
     <t>Assegura aos usuários do Sistema Público Municipal de Saúde de Pinhalão/PR a possibilidade de fornecimento de Vale Remédio para medicamentos em situação de desabastecimento temporário na rede pública municipal, autoriza a aquisição junto à rede privada, e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_do_legislativo_n.o_05.2026_-_ouvidoria_assinado.pdf</t>
   </si>
   <si>
     <t>Cria a Ouvidoria Parlamentar Municipal na Câmara Municipal de Pinhalão, Estado do Paraná, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>Edney Luiz Vilas Boas, Emerson Soares de Lima, Flavio Decol Rodrigues, Rene Batista Roberto</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/518/projeto_de_lei_do_legisltivo_n.o_06.2026_-_medicamentos_-_lista_de_medicamentos_-_12.6.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO E ATUALIZAÇÃO DA RELAÇÃO DE MEDICAMENTOS DISPONIBILIZADOS PELO MUNICÍPIO DE PINHALÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Alexandre Cristiano, Emerson Soares de Lima, Rene Batista Roberto</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_resolucao_n.o_01.2026_-_termo_de_responsabilizacao_multa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da utilização do veículo oficial da Câmara Municipal e dispõe sobre a responsabilização e cobrança do condutor do pagamento de infrações de trânsito e institui o Termo de Responsabilidade pela condução de veículos oficiais da Câmara Municipal de Pinhalão.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_resolucao_n.o_02.2026_-_data_pagamento_salario.pdf</t>
   </si>
@@ -1014,107 +1520,242 @@
   <si>
     <t>Indicar ao Excelentíssimo Prefeito Municipal de Pinhalão – PR a construção de duas lombadas na estrada Sul Mineira, uma frente ao Porto de Areia e outra após a Serralheria Pescador.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Flavio Decol Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_legislativa_n.o_11.2026_flavio_iluminacao_estrada_da_lavrinha.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal efetue a implantação iluminação na pista de caminhada do Distrito da Lavrinha.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_legislativa_n.o_12.2026_-_corrimao_rua_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo que providencie a necessária instalação de corrimão na RUA JOSÉ FIDELIS FILHO, visando maior segurança para pedestres.</t>
   </si>
   <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/456/indicacao_legislativa_n.o_13.2026_flavio_manutencao_estrada_do_decol_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar que a Prefeitura Municipal efetue a manutenção da estrada rural que liga o Bairro do Decol até a divisa com o Município de Arapoti, pois se encontra com vários trechos bastante deteriorados.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_legislativa_014.2026_-_criacao_de_espaco_sensorial_-_7.5.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ESTUDOS TÉCNICOS E ADMINISTRATIVOS PARA A CRIAÇÃO DA “PRAÇA DA INCLUSÃO DO AUTISTA” NO MUNICÍPIO DE PINHALÃO, DESTINADA AO LAZER, ACOLHIMENTO, INCLUSÃO SOCIAL E DESENVOLVIMENTO SENSORIAL DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA E SEUS FAMILIARES.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_legislativa_015.2026_-_reforma_do_parque_na_vila_gomes_-_pinhalao_-_pr_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE REFORMA, REVITALIZAÇÃO E MODERNIZAÇÃO DO PARQUE LOCALIZADO NA VILA GOMES, NO MUNICÍPIO DE PINHALÃO - PR, COM A CONSTRUÇÃO DE NOVO PLAYGROUND INFANTIL, MELHORIAS ESTRUTURAIS, ACESSIBILIDADE, ILUMINAÇÃO E ESPAÇOS DE CONVIVÊNCIA DESTINADOS ÀS FAMÍLIAS DA COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_legislativa_n.o_16.2026_-_edney_troca_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que faça a substituição de lâmpadas queimadas na Rua Sebastião Alves Sobrinho em frente a cada do Sr. Gilson.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/498/indicacao_legislativa_n.o_17.2026_-_edney_reparo_bueiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que seja realizado reparos na tubulação de água fluvial, no final da Rua Domingos Calixto, mais precisamente na Rua Arthur Bernardes, vez que se está abrindo uma erosão ao lado do bueiro ali existente.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>Francielli Siqueira de Carvalho Macedo, Paulo Cesar Lopes, Sergio Terra de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_legislativa_n.o_18.2026_serginhopaulinho_e_fran_toldo_no_posto_de_saude_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar que a Prefeitura Municipal de Pinhalão providencia de forma urgente alguma forma de cobertura/abrigo na UBS da Vila Guarani, pois já é antiga esta solicitação, e os usuários desta unidade de saúde precisam deste abrigo para assim serem atendidos com dignidade.</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_legislativa_n.o_19.2026_-_edney_limpeza_casas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que faça mensalmente a limpeza no terreno onde futuramente serão construídas as casas populares na Vila Guarani.</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_legislativa_n.o_20.2026_-_edney_limpeza_bueiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que faça a limpeza do bueiro na Rua Elias Domingos em frete a Igreja Presbiteriana, e também faça a manutenção no asfalto.</t>
+  </si>
+  <si>
     <t>388</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Alexandre Cristiano, Edney Luiz Vilas Boas, Emerson Soares de Lima, Flavio Decol Rodrigues, Rene Batista Roberto</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/388/requerimento_01-2026_vereadores_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer informações detalhadas acerca do andamento das obras de reforma/ampliação das Unidades Básicas de Saúde – UBS municipais, tais como projetos de engenharia aprovados, convênios firmados ou termos de parceria celebrados, bem como as devidas autorizações dos órgãos competentes para a execução dessas obras, bem como a indicação de qual obra será feita com emenda parlamentar de qual deputado, e se for utilizar emenda individual de vereador, indicar de qual vereador.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/421/requerimento_02-2026_edney_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer que seja fornecido a relação das pessoas beneficiadas com as estufas fornecidas pelo Município.</t>
   </si>
   <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_03-2026_flavio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja fornecido informações sobre o andamento da execução das emendas do Deputado Estadual Alisson Wandscher, para a perfuração de poços artesianos na área rural do Município de Pinhalão.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_no._04.2026_-_edney_luiz_vilas_boas_-_requerimento_de_medicamentos_-_4.5.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO PODER EXECUTIVO MUNICIPAL QUE REALIZE E ENCAMINHE AO PODER LEGISLATIVO ESTUDO DE IMPACTO FINANCEIRO E ORÇAMENTÁRIO, VISANDO ASSEGURAR A RESPONSABILIDADE FISCAL E O ADEQUADO PLANEJAMENTO DAS POLÍTICAS PÚBLICAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/489/requerimento_n.o_05.2026_-_cateto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerer cópia das Planilhas de Cálculo e dos Projetos de Execução das canaletas do asfalto do Bairro da Lavrinha, Município de Pinhalão.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_06.2026_-_requerimento_de_situacao_de_emenda_impositiva_-_12.6.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO PODER EXECUTIVO MUNICIPAL QUE ENCAMINHE À CÂMARA MUNICIPAL RELATÓRIO COMPLETO E DETALHADO ACERCA DAS EMENDAS IMPOSITIVAS DO VEREADOR EDNEY LUIZ VILAS BOAS, INFORMANDO A DESTINAÇÃO DO (S) RECURSO (S), O ESTÁGIO DE EXECUÇÃO, OS VALORES EMPENHADOS, LIQUIDADOS E PAGOS, BEM COMO A PREVISÃO DE EXECUÇÃO DAS EMENDAS AINDA NÃO IMPLEMENTADAS.</t>
+  </si>
+  <si>
     <t>402</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>CLJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/402/emenda_01-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf</t>
   </si>
   <si>
     <t>Adiciona as letras e, f e g e dá nova redação ao item II do Art. 4º do projeto de lei 30/2026.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Edson Reinaldo de Souza, Emerson Soares de Lima, Flavio Decol Rodrigues, Francielli Siqueira de Carvalho Macedo, Paulo Cesar Lopes, Sergio Terra de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/417/emenda_02-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a Súmula e ao Art. 1º do Projeto de Lei nº30/2026 do Poder Executivo.</t>
   </si>
   <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/457/emenda_03-2026_ao_projeto_de_lei_n.o_58.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera o texto do artigo 3º do Projeto de Lei n.º 58/2026, para adequá-lo aos termos do artigo 4º da Lei Municipal n.º 1067/2012.</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>PCON</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/508/29-parecer_previo_-_402-25_-_s1c.pdf</t>
+  </si>
+  <si>
+    <t>Parecer prévio nº 402/2025 do Tribunal de Contas do Estado do Paraná, nas contas do Poder Executivo do MUNICIPIO DE PINHALÃO, exercício de 2024. Processo nº 189590/25 Prestação de Contas Anual.</t>
+  </si>
+  <si>
     <t>371</t>
   </si>
   <si>
     <t>ATAOR</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/371/ata_ordinaria_01-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/387/ata_ordinaria_02-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>389</t>
@@ -1185,50 +1826,122 @@
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/441/ata_ordinaria_10-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 10ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/444/ata_ordinaria_11-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/451/ata_ordinaria_12-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/458/ata_ordinaria_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/464/ata_ordinaria_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 14ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/471/ata_ordinaria_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 15ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/479/ata_ordinaria_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 16ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/499/ata_ordinaria_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 17ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/500/ata_ordinaria_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 18ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/511/ata_ordinaria_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 19ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/513/ata_ordinaria_20-2026_08-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 20ª SESSÃO ORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
     <t>372</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/372/ata_extraordinaria_01-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/381/ata_extraordinaria_02-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>390</t>
@@ -1243,50 +1956,77 @@
     <t>416</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/416/ata_extraordinaria_04-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 4ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/423/ata_extraordinaria_05-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 5ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/445/ata_extraordinaria_06-2026.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/459/ata_extraordinaria_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/488/ata_extraordinaria_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 8ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/507/ata_extraordinaria_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª SESSÃO EXTRAORDINÁRIA da 2ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1590,68 +2330,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_01_revisao_geral_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_02_refis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/358/projeto_de_lei_03__excesso_fonte_00211_asfalto_da_lavrinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_04__excesso_fonte_00213_asfalto_da_lavrinha_2o_trecho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/360/projeto_de_lei_05__excesso_fonte_-_00206-_convenio_estufa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/361/projeto_de_lei_06_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/362/projeto_de_lei_07__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/363/projeto_de_lei_08__excesso_fonte_00209_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_09__construcao_de_portais_emenda_sandro_alex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/365/projeto_de_lei_10__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_11_superavit_fonte_1018__saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/367/projeto_de_lei_12_superavit_fonte_00205_devolucao_sobra_do_rodeio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_de_lei_13_alteracao_lei_2399.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_14__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/375/projeto_de_lei_15__excesso_fonte_501105_e_304.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/376/projeto_de_lei_16__suplementar_reducao_fonte_1494.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/377/projeto_de_lei_17__excesso_fonte_-_00214_construcao_do_cras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/379/projeto_de_lei_18__superavit_00210_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/380/projeto_de_lei_19_ressarcimento_multa_ecs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/383/projeto_de_lei_20__excesso_fonte_-_00215_direito_da_mulher_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/385/projeto_de_lei_21_suplementar_reducao_fonte_1507.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_22_piso_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_23__parcelamento_iss_fixo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/394/projeto_de_lei_24__excesso_fonte_0864_-_deliberacao_25_cedca_creche.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_25__excesso_fonte_1080.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/396/projeto_de_lei_26__excesso_fonte_1701_devolucao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/397/projeto_de_lei_27_excesso_fonte_0189_devolucao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/398/projeto_de_lei_28_superavit_todas_as_fonte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/399/projeto_de_lei_29_excesso_fonte_0857_-_convenio_501_secid_recape_alfatico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_30_leo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/403/projeto_de_lei_31_superavit_fonte1839.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/404/projeto_de_lei_32__suplementar_reducao_fonte_1103.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_33__especial_suplementar_reducao_fonte_1018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_34_suplementar_reducao_fonte_1501.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/407/projeto_de_lei_35_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/410/projeto_de_lei_36-2026_alteracao_protocolo_de_intencoes_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_37__lei_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/412/projeto_de_lei_38_inovacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/413/projeto_de_lei_39__suplementar_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/419/projeto_de_lei_40_suplementar_anulacao_fonte_00209.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/424/projeto_de_lei_41_excesso_fonte_-_00216_rodeio_ministerio_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/427/projeto_de_lei_42_casa_lar_inclusao_japira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/429/projeto_de_lei_43_suplementar_reducao_fonte_1107.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_44_excesso_da_fonte_0863.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/431/projeto_de_lei_45_suplementar_reducao_fonte_1018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/432/projeto_de_lei_46_suplementar_reducao_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_47_alteracao_da_lei_1067_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/434/projeto_de_lei_48_taxas_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_49__cricao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei_50_cria_o_fundo_municipal_de_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/442/projeto_de_lei_51_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/443/projeto_de_lei_52_cricao_de_cargos_auxiliar_de_servicos_gerais_-_alterado_-_completo_-_ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/448/projeto_de_lei_53_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/449/projeto_de_lei_54__anulacao__00210_fundo_municipal_do_esporte1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/450/projeto_de_lei_55__excesso__00210_fundo_municipal_do_esporte1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_56__excesso__00217_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/453/projeto_de_lei_57_suplementar_reducao_fonte_1854.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_58_autoriza_o_pss_-_gari_rocador_coletor_de_lixo_coveio_e_auxilia_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/369/projeto_de_lei_do_legislativo_n.o_01.2026_-_recomposicao_remuneracao_servidores_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/370/projeto_de_lei_do_legislativo_n.o_02.2026_-_recomposicao_subsidio_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/382/projeto_de_lei_do_legislativo_n.o_03.2026_-_farmacia_solidaria_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/386/projeto_de_lei_do_legislativo_n.o_04.2026_-_vale_remedio_rene_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_do_legislativo_n.o_05.2026_-_ouvidoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_resolucao_n.o_01.2026_-_termo_de_responsabilizacao_multa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_resolucao_n.o_02.2026_-_data_pagamento_salario.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/368/indicacao_legislativa_n.o_01.2026_edney_-_reparos_iluminacao_catuai.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_legislativa_n.o_02.2026_-_edney_lixeiras_e_banheiro_publico_parque_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_legislativa_n.o_03.2026_rene_transporte_para_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_legislativa_no._04-2026_-_decreto_-_fibromialgia_-_12.2.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_legislativa_n.o_05.2026_serginho_manutencao_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/420/indicacao_legislativa_n.o_06.2026_-_edney_construcao_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/422/indicacao_legislativa_n.o_07.2026_rene_passagem_elevada.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/425/indicacao_legislativa_n.o_08.2026_-_reparo_bueiro_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/426/indicacao_legislativa_n.o_09.2026_-_lombada_estrada_jaboti_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_legislativa_n.o_10.2026_rene_lombadas_estrada_sul_mineira.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_legislativa_n.o_11.2026_flavio_iluminacao_estrada_da_lavrinha.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_legislativa_n.o_12.2026_-_corrimao_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/388/requerimento_01-2026_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/421/requerimento_02-2026_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/402/emenda_01-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/417/emenda_02-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/371/ata_ordinaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/387/ata_ordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/389/ata_ordinaria_03-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/401/ata_ordinaria_04-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/408/ata_ordinaria_05-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/409/ata_ordinaria_06-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/418/ata_ordinaria_07-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/428/ata_ordinaria_08-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/437/ata_ordinaria_09-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/441/ata_ordinaria_10-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/444/ata_ordinaria_11-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/451/ata_ordinaria_12-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/372/ata_extraordinaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/381/ata_extraordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/390/ata_extraordinaria_03-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/416/ata_extraordinaria_04-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/423/ata_extraordinaria_05-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/445/ata_extraordinaria_06-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_01_revisao_geral_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_02_refis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/358/projeto_de_lei_03__excesso_fonte_00211_asfalto_da_lavrinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_04__excesso_fonte_00213_asfalto_da_lavrinha_2o_trecho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/360/projeto_de_lei_05__excesso_fonte_-_00206-_convenio_estufa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/361/projeto_de_lei_06_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/362/projeto_de_lei_07__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/363/projeto_de_lei_08__excesso_fonte_00209_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_09__construcao_de_portais_emenda_sandro_alex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/365/projeto_de_lei_10__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/366/projeto_de_lei_11_superavit_fonte_1018__saude.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/367/projeto_de_lei_12_superavit_fonte_00205_devolucao_sobra_do_rodeio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/373/projeto_de_lei_13_alteracao_lei_2399.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/374/projeto_de_lei_14__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/375/projeto_de_lei_15__excesso_fonte_501105_e_304.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/376/projeto_de_lei_16__suplementar_reducao_fonte_1494.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/377/projeto_de_lei_17__excesso_fonte_-_00214_construcao_do_cras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/379/projeto_de_lei_18__superavit_00210_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/380/projeto_de_lei_19_ressarcimento_multa_ecs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/383/projeto_de_lei_20__excesso_fonte_-_00215_direito_da_mulher_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/385/projeto_de_lei_21_suplementar_reducao_fonte_1507.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_22_piso_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_23__parcelamento_iss_fixo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/394/projeto_de_lei_24__excesso_fonte_0864_-_deliberacao_25_cedca_creche.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_25__excesso_fonte_1080.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/396/projeto_de_lei_26__excesso_fonte_1701_devolucao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/397/projeto_de_lei_27_excesso_fonte_0189_devolucao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/398/projeto_de_lei_28_superavit_todas_as_fonte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/399/projeto_de_lei_29_excesso_fonte_0857_-_convenio_501_secid_recape_alfatico.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_30_leo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/403/projeto_de_lei_31_superavit_fonte1839.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/404/projeto_de_lei_32__suplementar_reducao_fonte_1103.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_33__especial_suplementar_reducao_fonte_1018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_34_suplementar_reducao_fonte_1501.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/407/projeto_de_lei_35_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/410/projeto_de_lei_36-2026_alteracao_protocolo_de_intencoes_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_37__lei_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/412/projeto_de_lei_38_inovacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/413/projeto_de_lei_39__suplementar_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/419/projeto_de_lei_40_suplementar_anulacao_fonte_00209.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/424/projeto_de_lei_41_excesso_fonte_-_00216_rodeio_ministerio_do_turismo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/427/projeto_de_lei_42_casa_lar_inclusao_japira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/429/projeto_de_lei_43_suplementar_reducao_fonte_1107.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_44_excesso_da_fonte_0863.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/431/projeto_de_lei_45_suplementar_reducao_fonte_1018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/432/projeto_de_lei_46_suplementar_reducao_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_47_alteracao_da_lei_1067_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/434/projeto_de_lei_48_taxas_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_49__cricao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/436/projeto_de_lei_50_cria_o_fundo_municipal_de_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/442/projeto_de_lei_51_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/443/projeto_de_lei_52_cricao_de_cargos_auxiliar_de_servicos_gerais_-_alterado_-_completo_-_ok.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/448/projeto_de_lei_53_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/449/projeto_de_lei_54__anulacao__00210_fundo_municipal_do_esporte1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/450/projeto_de_lei_55__excesso__00210_fundo_municipal_do_esporte1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_56__excesso__00217_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/453/projeto_de_lei_57_suplementar_reducao_fonte_1854.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_58_autoriza_o_pss_-_gari_rocador_coletor_de_lixo_coveio_e_auxilia_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/460/projeto_de_lei_59__excesso_fonte_0218__convenio__secid_rota_do_progresso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/461/projeto_de_lei_60_suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/462/projeto_de_lei_61__suplementar__00217_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/463/projeto_de_lei_62_aleracao_lote_minimo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/465/projeto_de_lei_63_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/466/projeto_de_lei_64__excesso_fonte_0201-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/467/projeto_de_lei_65__excesso_fonte_0202.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/468/projeto_de_lei_66__excesso_fonte_0204.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/469/projeto_de_lei_67_suplementar_reducao_fonte_1609.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/470/projeto_de_lei_68_superavit_fonte_1609.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/472/projeto_de_lei_69__excesso_fonte_00219_e_00220__emenda_sandro_alex.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/476/projeto_de_lei_70___excesso_fonte_00221_luiza_canziani.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/477/projeto_de_lei_71___excesso_fonte_00222_sandro_alex.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/478/projeto_de_lei_72___excesso_fonte_00223_toninho_wandsher.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/480/projeto_de_lei_73___excesso_fonte_00224_rede_da_protecao_e_defesa_de_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_lei_74___excesso_fonte_00225__pedro_lupion.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/482/projeto_de_lei_75___excesso_fonte_00226__sandro_alex.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/483/projeto_de_lei_76___excesso_fonte_00227__pedro_lupion.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/484/projeto_de_lei_77__excesso_fonte_00228__luiza_canziani.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_78__excesso_fonte_00229__luiza_canziani.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_79__excesso_fonte_00230__pedro_lupion.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/490/projeto_de_lei_80__excesso_fonte_00231__luciano_ducci.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_81___excesso_fonte_0861_emenda_sergio_moro_apae.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/492/projeto_de_lei_82___altera_lei_2431_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/493/projeto_de_lei_83__parana_mais_eventos_convenio_realizacao_2o_expo_pinhalao_e_32o_festa_de_peao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_84___autoriza_o_poder_executivo_municipal_a_realizar_a_concessao_onerosa_de_uso_de_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/495/projeto_de_lei_85_suplementar_reducao_fonte_1510.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/496/projeto_de_lei_86_suplementar_reducao_fonte_1511.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/497/projeto_de_lei_87_suplementar_reducao_fonte__1000.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/501/projeto_de_lei_88_suplementar__00234_fundo_municipal_do_esporte_custeio_corrigido.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/502/projeto_de_lei_89__excesso_fonte_00235_comissao__luiza_canziani.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/503/projeto_de_lei_90__excesso_fonte_00236_comissao__luiza_canziani.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_91__excesso_fonte_00237_comissao__luiza_canziani.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/505/projeto_de_lei_92__excesso_fonte_00238_comissao__paulo_litro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/506/projeto_de_lei_93__excesso_fonte_00239_comissao__paulo_litro.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/509/projeto_de_lei_94_suplementar_reducao_fonte_1354_devolucao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/510/projeto_de_lei_95_suplementar_reducao_fonte_1494.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/516/projeto_de_lei_96_excesso_fonte_00870_convenio_seab_112-2025-1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/369/projeto_de_lei_do_legislativo_n.o_01.2026_-_recomposicao_remuneracao_servidores_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/370/projeto_de_lei_do_legislativo_n.o_02.2026_-_recomposicao_subsidio_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/382/projeto_de_lei_do_legislativo_n.o_03.2026_-_farmacia_solidaria_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/386/projeto_de_lei_do_legislativo_n.o_04.2026_-_vale_remedio_rene_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_do_legislativo_n.o_05.2026_-_ouvidoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/518/projeto_de_lei_do_legisltivo_n.o_06.2026_-_medicamentos_-_lista_de_medicamentos_-_12.6.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/446/projeto_de_resolucao_n.o_01.2026_-_termo_de_responsabilizacao_multa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_resolucao_n.o_02.2026_-_data_pagamento_salario.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/368/indicacao_legislativa_n.o_01.2026_edney_-_reparos_iluminacao_catuai.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_legislativa_n.o_02.2026_-_edney_lixeiras_e_banheiro_publico_parque_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_legislativa_n.o_03.2026_rene_transporte_para_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_legislativa_no._04-2026_-_decreto_-_fibromialgia_-_12.2.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_legislativa_n.o_05.2026_serginho_manutencao_estrada_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/420/indicacao_legislativa_n.o_06.2026_-_edney_construcao_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/422/indicacao_legislativa_n.o_07.2026_rene_passagem_elevada.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/425/indicacao_legislativa_n.o_08.2026_-_reparo_bueiro_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/426/indicacao_legislativa_n.o_09.2026_-_lombada_estrada_jaboti_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_legislativa_n.o_10.2026_rene_lombadas_estrada_sul_mineira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_legislativa_n.o_11.2026_flavio_iluminacao_estrada_da_lavrinha.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_legislativa_n.o_12.2026_-_corrimao_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/456/indicacao_legislativa_n.o_13.2026_flavio_manutencao_estrada_do_decol_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_legislativa_014.2026_-_criacao_de_espaco_sensorial_-_7.5.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_legislativa_015.2026_-_reforma_do_parque_na_vila_gomes_-_pinhalao_-_pr_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_legislativa_n.o_16.2026_-_edney_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/498/indicacao_legislativa_n.o_17.2026_-_edney_reparo_bueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_legislativa_n.o_18.2026_serginhopaulinho_e_fran_toldo_no_posto_de_saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_legislativa_n.o_19.2026_-_edney_limpeza_casas_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_legislativa_n.o_20.2026_-_edney_limpeza_bueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/388/requerimento_01-2026_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/421/requerimento_02-2026_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_03-2026_flavio_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_no._04.2026_-_edney_luiz_vilas_boas_-_requerimento_de_medicamentos_-_4.5.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/489/requerimento_n.o_05.2026_-_cateto_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_06.2026_-_requerimento_de_situacao_de_emenda_impositiva_-_12.6.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/402/emenda_01-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/417/emenda_02-2026_ao_projeto_de_lei_n.o_30.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/457/emenda_03-2026_ao_projeto_de_lei_n.o_58.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/508/29-parecer_previo_-_402-25_-_s1c.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/371/ata_ordinaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/387/ata_ordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/389/ata_ordinaria_03-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/401/ata_ordinaria_04-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/408/ata_ordinaria_05-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/409/ata_ordinaria_06-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/418/ata_ordinaria_07-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/428/ata_ordinaria_08-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/437/ata_ordinaria_09-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/441/ata_ordinaria_10-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/444/ata_ordinaria_11-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/451/ata_ordinaria_12-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/458/ata_ordinaria_13-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/464/ata_ordinaria_14-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/471/ata_ordinaria_15-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/479/ata_ordinaria_16-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/499/ata_ordinaria_17-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/500/ata_ordinaria_18-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/511/ata_ordinaria_19-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/513/ata_ordinaria_20-2026_08-06-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/372/ata_extraordinaria_01-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/381/ata_extraordinaria_02-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/390/ata_extraordinaria_03-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/416/ata_extraordinaria_04-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/423/ata_extraordinaria_05-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/445/ata_extraordinaria_06-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/459/ata_extraordinaria_07-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/488/ata_extraordinaria_08-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2026/507/ata_extraordinaria_09-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H100"/>
+  <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="166.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="181.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3153,1106 +3893,2767 @@
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H59" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>244</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>245</v>
       </c>
       <c r="D60" t="s">
-        <v>245</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="F60" t="s">
+      <c r="H60" t="s">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>249</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="B61" t="s">
-[...14 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>252</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>253</v>
       </c>
-      <c r="B62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>245</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>256</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>257</v>
       </c>
-      <c r="B63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D63" t="s">
-        <v>245</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>260</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>261</v>
       </c>
-      <c r="B64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D64" t="s">
-        <v>245</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>262</v>
       </c>
       <c r="H64" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>264</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>265</v>
       </c>
       <c r="D65" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="F65" t="s">
+      <c r="H65" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>268</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>269</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B66" t="s">
-[...14 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>272</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>273</v>
       </c>
-      <c r="B67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="E67" t="s">
+      <c r="H67" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>276</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>277</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B68" t="s">
-[...14 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>280</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>281</v>
       </c>
-      <c r="B69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D69" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>258</v>
+        <v>13</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>282</v>
       </c>
       <c r="H69" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>284</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>25</v>
+        <v>285</v>
       </c>
       <c r="D70" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>254</v>
+        <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H70" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>29</v>
+        <v>289</v>
       </c>
       <c r="D71" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>288</v>
+        <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H71" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>293</v>
       </c>
       <c r="D72" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>254</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="H72" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>297</v>
       </c>
       <c r="D73" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>258</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="H73" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>41</v>
+        <v>301</v>
       </c>
       <c r="D74" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>254</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="H74" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>45</v>
+        <v>305</v>
       </c>
       <c r="D75" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>254</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="H75" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>49</v>
+        <v>309</v>
       </c>
       <c r="D76" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>258</v>
+        <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="H76" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>53</v>
+        <v>313</v>
       </c>
       <c r="D77" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>307</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="H77" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>57</v>
+        <v>317</v>
       </c>
       <c r="D78" t="s">
-        <v>274</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>275</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>254</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="H78" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>10</v>
+        <v>321</v>
       </c>
       <c r="D79" t="s">
-        <v>314</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>315</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>316</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="H79" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>17</v>
+        <v>325</v>
       </c>
       <c r="D80" t="s">
-        <v>314</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>315</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>254</v>
+        <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="H80" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>329</v>
       </c>
       <c r="D81" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="E81" t="s">
-        <v>324</v>
+        <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>325</v>
+        <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="H81" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>17</v>
+        <v>333</v>
       </c>
       <c r="D82" t="s">
-        <v>323</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>324</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>329</v>
+        <v>13</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="H82" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>337</v>
       </c>
       <c r="D83" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="H83" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>17</v>
+        <v>341</v>
       </c>
       <c r="D84" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="H84" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>21</v>
+        <v>345</v>
       </c>
       <c r="D85" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="H85" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>25</v>
+        <v>349</v>
       </c>
       <c r="D86" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="H86" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>29</v>
+        <v>353</v>
       </c>
       <c r="D87" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="H87" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>33</v>
+        <v>357</v>
       </c>
       <c r="D88" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="H88" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>361</v>
       </c>
       <c r="D89" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="H89" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>41</v>
+        <v>365</v>
       </c>
       <c r="D90" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="H90" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>45</v>
+        <v>369</v>
       </c>
       <c r="D91" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="H91" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>49</v>
+        <v>373</v>
       </c>
       <c r="D92" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="H92" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>53</v>
+        <v>377</v>
       </c>
       <c r="D93" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="H93" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>57</v>
+        <v>381</v>
       </c>
       <c r="D94" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>334</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="H94" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>10</v>
+        <v>385</v>
       </c>
       <c r="D95" t="s">
-        <v>371</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>372</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="H95" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>17</v>
+        <v>389</v>
       </c>
       <c r="D96" t="s">
-        <v>371</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>372</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="H96" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>378</v>
+        <v>392</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>21</v>
+        <v>393</v>
       </c>
       <c r="D97" t="s">
-        <v>371</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>372</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>247</v>
+        <v>13</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="H97" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>381</v>
+        <v>396</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D98" t="s">
-        <v>371</v>
+        <v>397</v>
       </c>
       <c r="E98" t="s">
-        <v>372</v>
+        <v>398</v>
       </c>
       <c r="F98" t="s">
-        <v>247</v>
+        <v>399</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>382</v>
+        <v>400</v>
       </c>
       <c r="H98" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D99" t="s">
-        <v>371</v>
+        <v>397</v>
       </c>
       <c r="E99" t="s">
-        <v>372</v>
+        <v>398</v>
       </c>
       <c r="F99" t="s">
-        <v>247</v>
+        <v>399</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="H99" t="s">
-        <v>386</v>
+        <v>404</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>387</v>
+        <v>405</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100" t="s">
+        <v>397</v>
+      </c>
+      <c r="E100" t="s">
+        <v>398</v>
+      </c>
+      <c r="F100" t="s">
+        <v>406</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H100" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>409</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>25</v>
+      </c>
+      <c r="D101" t="s">
+        <v>397</v>
+      </c>
+      <c r="E101" t="s">
+        <v>398</v>
+      </c>
+      <c r="F101" t="s">
+        <v>410</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H101" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>413</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>29</v>
+      </c>
+      <c r="D102" t="s">
+        <v>397</v>
+      </c>
+      <c r="E102" t="s">
+        <v>398</v>
+      </c>
+      <c r="F102" t="s">
+        <v>399</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H102" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>416</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>33</v>
       </c>
-      <c r="D100" t="s">
-[...12 lines deleted...]
-        <v>389</v>
+      <c r="D103" t="s">
+        <v>397</v>
+      </c>
+      <c r="E103" t="s">
+        <v>398</v>
+      </c>
+      <c r="F103" t="s">
+        <v>417</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H103" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>420</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
+        <v>421</v>
+      </c>
+      <c r="E104" t="s">
+        <v>422</v>
+      </c>
+      <c r="F104" t="s">
+        <v>423</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H104" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>426</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>421</v>
+      </c>
+      <c r="E105" t="s">
+        <v>422</v>
+      </c>
+      <c r="F105" t="s">
+        <v>423</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H105" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>429</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>430</v>
+      </c>
+      <c r="E106" t="s">
+        <v>431</v>
+      </c>
+      <c r="F106" t="s">
+        <v>406</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H106" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>434</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
+        <v>430</v>
+      </c>
+      <c r="E107" t="s">
+        <v>431</v>
+      </c>
+      <c r="F107" t="s">
+        <v>406</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H107" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>437</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>21</v>
+      </c>
+      <c r="D108" t="s">
+        <v>430</v>
+      </c>
+      <c r="E108" t="s">
+        <v>431</v>
+      </c>
+      <c r="F108" t="s">
+        <v>410</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H108" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>440</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>25</v>
+      </c>
+      <c r="D109" t="s">
+        <v>430</v>
+      </c>
+      <c r="E109" t="s">
+        <v>431</v>
+      </c>
+      <c r="F109" t="s">
+        <v>406</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H109" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>443</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>29</v>
+      </c>
+      <c r="D110" t="s">
+        <v>430</v>
+      </c>
+      <c r="E110" t="s">
+        <v>431</v>
+      </c>
+      <c r="F110" t="s">
+        <v>444</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H110" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>447</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>33</v>
+      </c>
+      <c r="D111" t="s">
+        <v>430</v>
+      </c>
+      <c r="E111" t="s">
+        <v>431</v>
+      </c>
+      <c r="F111" t="s">
+        <v>406</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H111" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>450</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112" t="s">
+        <v>430</v>
+      </c>
+      <c r="E112" t="s">
+        <v>431</v>
+      </c>
+      <c r="F112" t="s">
+        <v>410</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H112" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>453</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113" t="s">
+        <v>430</v>
+      </c>
+      <c r="E113" t="s">
+        <v>431</v>
+      </c>
+      <c r="F113" t="s">
+        <v>406</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H113" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>456</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>45</v>
+      </c>
+      <c r="D114" t="s">
+        <v>430</v>
+      </c>
+      <c r="E114" t="s">
+        <v>431</v>
+      </c>
+      <c r="F114" t="s">
+        <v>406</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H114" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>459</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>49</v>
+      </c>
+      <c r="D115" t="s">
+        <v>430</v>
+      </c>
+      <c r="E115" t="s">
+        <v>431</v>
+      </c>
+      <c r="F115" t="s">
+        <v>410</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H115" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>462</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>53</v>
+      </c>
+      <c r="D116" t="s">
+        <v>430</v>
+      </c>
+      <c r="E116" t="s">
+        <v>431</v>
+      </c>
+      <c r="F116" t="s">
+        <v>463</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H116" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>466</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>57</v>
+      </c>
+      <c r="D117" t="s">
+        <v>430</v>
+      </c>
+      <c r="E117" t="s">
+        <v>431</v>
+      </c>
+      <c r="F117" t="s">
+        <v>406</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H117" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>469</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>61</v>
+      </c>
+      <c r="D118" t="s">
+        <v>430</v>
+      </c>
+      <c r="E118" t="s">
+        <v>431</v>
+      </c>
+      <c r="F118" t="s">
+        <v>463</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H118" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>472</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>65</v>
+      </c>
+      <c r="D119" t="s">
+        <v>430</v>
+      </c>
+      <c r="E119" t="s">
+        <v>431</v>
+      </c>
+      <c r="F119" t="s">
+        <v>406</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H119" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>475</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>69</v>
+      </c>
+      <c r="D120" t="s">
+        <v>430</v>
+      </c>
+      <c r="E120" t="s">
+        <v>431</v>
+      </c>
+      <c r="F120" t="s">
+        <v>406</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H120" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>478</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>73</v>
+      </c>
+      <c r="D121" t="s">
+        <v>430</v>
+      </c>
+      <c r="E121" t="s">
+        <v>431</v>
+      </c>
+      <c r="F121" t="s">
+        <v>406</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H121" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>481</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>77</v>
+      </c>
+      <c r="D122" t="s">
+        <v>430</v>
+      </c>
+      <c r="E122" t="s">
+        <v>431</v>
+      </c>
+      <c r="F122" t="s">
+        <v>406</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H122" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>484</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>81</v>
+      </c>
+      <c r="D123" t="s">
+        <v>430</v>
+      </c>
+      <c r="E123" t="s">
+        <v>431</v>
+      </c>
+      <c r="F123" t="s">
+        <v>485</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H123" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>488</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>85</v>
+      </c>
+      <c r="D124" t="s">
+        <v>430</v>
+      </c>
+      <c r="E124" t="s">
+        <v>431</v>
+      </c>
+      <c r="F124" t="s">
+        <v>406</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H124" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>491</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>89</v>
+      </c>
+      <c r="D125" t="s">
+        <v>430</v>
+      </c>
+      <c r="E125" t="s">
+        <v>431</v>
+      </c>
+      <c r="F125" t="s">
+        <v>406</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H125" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>494</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
+        <v>495</v>
+      </c>
+      <c r="E126" t="s">
+        <v>496</v>
+      </c>
+      <c r="F126" t="s">
+        <v>497</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H126" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>500</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>17</v>
+      </c>
+      <c r="D127" t="s">
+        <v>495</v>
+      </c>
+      <c r="E127" t="s">
+        <v>496</v>
+      </c>
+      <c r="F127" t="s">
+        <v>406</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H127" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>503</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>21</v>
+      </c>
+      <c r="D128" t="s">
+        <v>495</v>
+      </c>
+      <c r="E128" t="s">
+        <v>496</v>
+      </c>
+      <c r="F128" t="s">
+        <v>463</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H128" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>506</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>25</v>
+      </c>
+      <c r="D129" t="s">
+        <v>495</v>
+      </c>
+      <c r="E129" t="s">
+        <v>496</v>
+      </c>
+      <c r="F129" t="s">
+        <v>406</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H129" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>509</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>29</v>
+      </c>
+      <c r="D130" t="s">
+        <v>495</v>
+      </c>
+      <c r="E130" t="s">
+        <v>496</v>
+      </c>
+      <c r="F130" t="s">
+        <v>410</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H130" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>512</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>33</v>
+      </c>
+      <c r="D131" t="s">
+        <v>495</v>
+      </c>
+      <c r="E131" t="s">
+        <v>496</v>
+      </c>
+      <c r="F131" t="s">
+        <v>406</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H131" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>515</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
+        <v>516</v>
+      </c>
+      <c r="E132" t="s">
+        <v>517</v>
+      </c>
+      <c r="F132" t="s">
+        <v>518</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H132" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>521</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>17</v>
+      </c>
+      <c r="D133" t="s">
+        <v>516</v>
+      </c>
+      <c r="E133" t="s">
+        <v>517</v>
+      </c>
+      <c r="F133" t="s">
+        <v>522</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H133" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>525</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>21</v>
+      </c>
+      <c r="D134" t="s">
+        <v>516</v>
+      </c>
+      <c r="E134" t="s">
+        <v>517</v>
+      </c>
+      <c r="F134" t="s">
+        <v>518</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H134" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>528</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" t="s">
+        <v>529</v>
+      </c>
+      <c r="E135" t="s">
+        <v>530</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H135" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>533</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
+        <v>534</v>
+      </c>
+      <c r="E136" t="s">
+        <v>535</v>
+      </c>
+      <c r="F136" t="s">
+        <v>399</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H136" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>538</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" t="s">
+        <v>534</v>
+      </c>
+      <c r="E137" t="s">
+        <v>535</v>
+      </c>
+      <c r="F137" t="s">
+        <v>399</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H137" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>541</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138" t="s">
+        <v>534</v>
+      </c>
+      <c r="E138" t="s">
+        <v>535</v>
+      </c>
+      <c r="F138" t="s">
+        <v>399</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H138" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>544</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>25</v>
+      </c>
+      <c r="D139" t="s">
+        <v>534</v>
+      </c>
+      <c r="E139" t="s">
+        <v>535</v>
+      </c>
+      <c r="F139" t="s">
+        <v>399</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H139" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>547</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>29</v>
+      </c>
+      <c r="D140" t="s">
+        <v>534</v>
+      </c>
+      <c r="E140" t="s">
+        <v>535</v>
+      </c>
+      <c r="F140" t="s">
+        <v>399</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H140" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>550</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>33</v>
+      </c>
+      <c r="D141" t="s">
+        <v>534</v>
+      </c>
+      <c r="E141" t="s">
+        <v>535</v>
+      </c>
+      <c r="F141" t="s">
+        <v>399</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H141" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>553</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="D142" t="s">
+        <v>534</v>
+      </c>
+      <c r="E142" t="s">
+        <v>535</v>
+      </c>
+      <c r="F142" t="s">
+        <v>399</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H142" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>556</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>41</v>
+      </c>
+      <c r="D143" t="s">
+        <v>534</v>
+      </c>
+      <c r="E143" t="s">
+        <v>535</v>
+      </c>
+      <c r="F143" t="s">
+        <v>399</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H143" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>559</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>45</v>
+      </c>
+      <c r="D144" t="s">
+        <v>534</v>
+      </c>
+      <c r="E144" t="s">
+        <v>535</v>
+      </c>
+      <c r="F144" t="s">
+        <v>399</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H144" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>562</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>49</v>
+      </c>
+      <c r="D145" t="s">
+        <v>534</v>
+      </c>
+      <c r="E145" t="s">
+        <v>535</v>
+      </c>
+      <c r="F145" t="s">
+        <v>399</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H145" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>565</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>53</v>
+      </c>
+      <c r="D146" t="s">
+        <v>534</v>
+      </c>
+      <c r="E146" t="s">
+        <v>535</v>
+      </c>
+      <c r="F146" t="s">
+        <v>399</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H146" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>568</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>57</v>
+      </c>
+      <c r="D147" t="s">
+        <v>534</v>
+      </c>
+      <c r="E147" t="s">
+        <v>535</v>
+      </c>
+      <c r="F147" t="s">
+        <v>399</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H147" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>571</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>61</v>
+      </c>
+      <c r="D148" t="s">
+        <v>534</v>
+      </c>
+      <c r="E148" t="s">
+        <v>535</v>
+      </c>
+      <c r="F148" t="s">
+        <v>399</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H148" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>574</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>65</v>
+      </c>
+      <c r="D149" t="s">
+        <v>534</v>
+      </c>
+      <c r="E149" t="s">
+        <v>535</v>
+      </c>
+      <c r="F149" t="s">
+        <v>399</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H149" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>577</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>69</v>
+      </c>
+      <c r="D150" t="s">
+        <v>534</v>
+      </c>
+      <c r="E150" t="s">
+        <v>535</v>
+      </c>
+      <c r="F150" t="s">
+        <v>399</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H150" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>580</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>73</v>
+      </c>
+      <c r="D151" t="s">
+        <v>534</v>
+      </c>
+      <c r="E151" t="s">
+        <v>535</v>
+      </c>
+      <c r="F151" t="s">
+        <v>399</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H151" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>583</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>77</v>
+      </c>
+      <c r="D152" t="s">
+        <v>534</v>
+      </c>
+      <c r="E152" t="s">
+        <v>535</v>
+      </c>
+      <c r="F152" t="s">
+        <v>399</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H152" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>586</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>81</v>
+      </c>
+      <c r="D153" t="s">
+        <v>534</v>
+      </c>
+      <c r="E153" t="s">
+        <v>535</v>
+      </c>
+      <c r="F153" t="s">
+        <v>399</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H153" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>589</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>85</v>
+      </c>
+      <c r="D154" t="s">
+        <v>534</v>
+      </c>
+      <c r="E154" t="s">
+        <v>535</v>
+      </c>
+      <c r="F154" t="s">
+        <v>399</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H154" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>592</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>89</v>
+      </c>
+      <c r="D155" t="s">
+        <v>534</v>
+      </c>
+      <c r="E155" t="s">
+        <v>535</v>
+      </c>
+      <c r="F155" t="s">
+        <v>399</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H155" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>595</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" t="s">
+        <v>596</v>
+      </c>
+      <c r="E156" t="s">
+        <v>597</v>
+      </c>
+      <c r="F156" t="s">
+        <v>399</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H156" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>600</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>17</v>
+      </c>
+      <c r="D157" t="s">
+        <v>596</v>
+      </c>
+      <c r="E157" t="s">
+        <v>597</v>
+      </c>
+      <c r="F157" t="s">
+        <v>399</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H157" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>603</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>21</v>
+      </c>
+      <c r="D158" t="s">
+        <v>596</v>
+      </c>
+      <c r="E158" t="s">
+        <v>597</v>
+      </c>
+      <c r="F158" t="s">
+        <v>399</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H158" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>606</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>25</v>
+      </c>
+      <c r="D159" t="s">
+        <v>596</v>
+      </c>
+      <c r="E159" t="s">
+        <v>597</v>
+      </c>
+      <c r="F159" t="s">
+        <v>399</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H159" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>609</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>29</v>
+      </c>
+      <c r="D160" t="s">
+        <v>596</v>
+      </c>
+      <c r="E160" t="s">
+        <v>597</v>
+      </c>
+      <c r="F160" t="s">
+        <v>399</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H160" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>612</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>33</v>
+      </c>
+      <c r="D161" t="s">
+        <v>596</v>
+      </c>
+      <c r="E161" t="s">
+        <v>597</v>
+      </c>
+      <c r="F161" t="s">
+        <v>399</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H161" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>615</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>37</v>
+      </c>
+      <c r="D162" t="s">
+        <v>596</v>
+      </c>
+      <c r="E162" t="s">
+        <v>597</v>
+      </c>
+      <c r="F162" t="s">
+        <v>399</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H162" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>618</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163" t="s">
+        <v>596</v>
+      </c>
+      <c r="E163" t="s">
+        <v>597</v>
+      </c>
+      <c r="F163" t="s">
+        <v>399</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H163" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>621</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>45</v>
+      </c>
+      <c r="D164" t="s">
+        <v>596</v>
+      </c>
+      <c r="E164" t="s">
+        <v>597</v>
+      </c>
+      <c r="F164" t="s">
+        <v>399</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H164" t="s">
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4312,50 +6713,114 @@
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>