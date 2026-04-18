--- v1 (2026-03-03)
+++ v2 (2026-04-18)
@@ -54,2837 +54,2837 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL - PMP</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_01_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_01_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 01/2025 - Súmula: Autoriza a realização de teste seletivo para a área de assistência social e educação.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_no_02_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_no_02_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2025 - Súmula: Altera a tabela I, da Lei Municipal nº 2373/23, extinguindo cargos efetivos e reduzindo a carga horária do cargo de engenheiro civil.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_03_superavit_fmdca_del_078_2022_estadual.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_03_superavit_fmdca_del_078_2022_estadual.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 03 fonte 3847,  Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor R$ 9.500,00 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_004_revisao_geral_servidores_publicos_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_004_revisao_geral_servidores_publicos_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 004/2025 - Súmula: Dispõe sobre a revisão geral anual da remuneração dos servidores municipais.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_lei_05_esp_anul_amort_emp_onibus.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_lei_05_esp_anul_amort_emp_onibus.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2025 - Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_06_esp_superavit_educacao_merged.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_06_esp_superavit_educacao_merged.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2025 - Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_07_refis.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_07_refis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07/2025 - SÚMULA: Dispõe sobre a instituição do Programa de Recuperação Fiscal de Pinhalão - REFIS MUNICIPAL</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_008_reajuste_de_remuneracao_abaixo_salario_minimo.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_008_reajuste_de_remuneracao_abaixo_salario_minimo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08/2025 - Súmula: Dispõe sobre a concessão da revisão geral anual da remuneração dos servidores municipais que recebem_x000D_
 remuneração abaixo do salário mínimo vigente e dá outras providências</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_009_suplementar_reducao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_009_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 009/2025 - Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 105.000,00 (cento e cinco mil reais) e dá outras providencias.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_010_especial_anul._diversas.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_010_especial_anul._diversas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 010/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do no exercício de 2025, no valor de R$ 160.000,00 , e dá outras providencias.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_011_instituicao_do_conselho_municipal_de_esporte__cme_e_do_fundo_municipal_do_esporte__fme_.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_011_instituicao_do_conselho_municipal_de_esporte__cme_e_do_fundo_municipal_do_esporte__fme_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 011/2025. SUMULA: Dispõe sobre a instituição do Conselho Municipal de Esporte – CME e do Fundo Municipal do Esporte – FME.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_12_emendasergio_moro_e_proj_transformar_min_cidadania_apae.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_12_emendasergio_moro_e_proj_transformar_min_cidadania_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 12/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 75.800,00 e dá outras providencias</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_13_supl_anul_apae_fundebe_cons_parana_e_casa_lar.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_13_supl_anul_apae_fundebe_cons_parana_e_casa_lar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 13/2025 Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 186.763,51 e dá outras providencias.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_014_superavit__f_303_e_494_saude.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_014_superavit__f_303_e_494_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 014/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 314.310,75 e dá outras providencias.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_015_casa_lar_remuneracao_funcionarios.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_015_casa_lar_remuneracao_funcionarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 015/2025 SUMULA: Altera o artigo 6º, da Lei 418/2017, Dispõe sobre a revisão geral, dos cargos, emprego público do_x000D_
 Consórcio Intermunicipal de Serviços Socioassistencial– Casa Lar, concede aumento para o cargo de Monitor Social e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_016_supl_reducao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_016_supl_reducao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 016/2025 Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2025, e no valor de R$ 85.000,00 dá outras providencias.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_017_supl_red._terceirizados.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_017_supl_red._terceirizados.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 017/2025 Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 395.625,00 e dá outras providencias.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_18_corrigido-mesclado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_18_corrigido-mesclado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 018/2025_x000D_
 Ficam criadas 03 (três) vagas para o cargo de pedagogo, 06 (seis) vagas para o cargo de professor de educação infantil e 02 (duas) vagas para o cargo de_x000D_
 professor de ensino fundamental, alterando-se desta forma o Anexo III - Quadro do Grupo Ocupacional Pessoal Permanente do Magistério Público Municipal, da Lei municipal nº 1786/19.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_019_dev_rec_cc_446165_f_171_superavit_e_excesso.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_019_dev_rec_cc_446165_f_171_superavit_e_excesso.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 019/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 88,00 e dá outras providencias.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_020__superavit_f1854_emenda_pix_agricultura_e_ampl._predios_rodoviaria.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_020__superavit_f1854_emenda_pix_agricultura_e_ampl._predios_rodoviaria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 020/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 752.300,00 e dá outras providencias.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_021_revisao_dotacoes_folhas_unidades.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_021_revisao_dotacoes_folhas_unidades.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 021/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 1.710.000,00 (Um milhão, setecentos e dez mil reais)e dá outras providencias.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_022_superavit__f_1621_cc_50687-7_saude.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_022_superavit__f_1621_cc_50687-7_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 022/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 700.000,00 (setecentos mil reais) e dá outras providencias.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_023_altera_a_lei_1843_controle_interno.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_023_altera_a_lei_1843_controle_interno.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 23/2025 Súmula: Altera-se a lei nº 1.843/19, acrescentando-se ao art. 7º, o §7º e §8º. (Controle Interno)</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_lei_024_teste_seletivo_motorista_enfermeiro_auxiliar_de_dentista_e_professor_de_lingua_estrangeira.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_lei_024_teste_seletivo_motorista_enfermeiro_auxiliar_de_dentista_e_professor_de_lingua_estrangeira.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 24/2025 Súmula: Autoriza a realização de teste seletivo para os cargos de motorista, enfermeiro, professor de língua estrangeira e técnico em higiene dental.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_025_super_e_excesso_cc_672015-3_f_1846_correto.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_025_super_e_excesso_cc_672015-3_f_1846_correto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 025/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 325.000,00_x000D_
 (TREZENTOS E VINTE E CINCO MIL REAIS) e dá outras providencias.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_026_superavit__f_1621_cc_50686-9_faf_est_custeio_saude_corrigido.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_026_superavit__f_1621_cc_50686-9_faf_est_custeio_saude_corrigido.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 026/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 132.700,00 (cento e trinta e dois mil e setecentos reais e dá outras providencias.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_027_altera_remuneracao_do_medico_e_carga_horaria_de_dentista_corrigido.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_027_altera_remuneracao_do_medico_e_carga_horaria_de_dentista_corrigido.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 27/2025 Súmula: Dispõe sobre a alteração das tabelas I e II da Lei Municipal nº 2373/23, passando a estabelecer a nova remuneração do cargo de médico e a carga horária de dentista, e dá outras providências</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_lei_028_readaptacao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_lei_028_readaptacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 28/2025 Súmula: Cria no estatuto do magistério a figura da readaptação e dá outras providências</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_029_superavit_delib._034__25.000_cc_537926_e_035_65.000_cc_537934_cedipi_pr.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_029_superavit_delib._034__25.000_cc_537926_e_035_65.000_cc_537934_cedipi_pr.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 029/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 95.000,00 (noventa e cinco mil reais) e dá outras providencias.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_030_barracao_uv_itaipu__que_energia.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_030_barracao_uv_itaipu__que_energia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 030/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 1.630.000,00 (um_x000D_
 milhão e seiscentos e trinta mil reais)  e dá outras providencias.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_031_contrapartida_barracao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_031_contrapartida_barracao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 031/2025 Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 350.000,00 (trezentos e cinquenta mil reais) e dá outras providencias.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_032_feira_livre_alimentos_saudaveis.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_032_feira_livre_alimentos_saudaveis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 032/2025 Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 12.000,00 (doze mil_x000D_
 reais) e dá outras providencias.  (Feira Livre/ Alimentos Saudáveis)</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_de_lei_33_altera_lei_de_diaria_incluindo_ressarcimento_aviao_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_de_lei_33_altera_lei_de_diaria_incluindo_ressarcimento_aviao_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 33/2025  Súmula: Altera o §4º da Lei Municipal nº 1974/21.   (Lei de diária)</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_034_suplem_anulacao_hospital.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_034_suplem_anulacao_hospital.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 034/2025 Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 444.253,86_x000D_
 (quatrocentos e quarenta e quatro mil, duzentos e cinquenta e três reais e oitenta e seis centavos) e dá outras providencias.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_035_suplem_anulacao_reforma_predio_escola.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_035_suplem_anulacao_reforma_predio_escola.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 035/2025 Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 300.000,00_x000D_
 (TREZENTOS MIL REAIS) e dá outras providencias.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_lei_036_altera_o_v_do_art._7_e_acrescenta_paragrafo_unico_ao_art_19_da_lei_que_instituiu_o_conselho_m_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_lei_036_altera_o_v_do_art._7_e_acrescenta_paragrafo_unico_ao_art_19_da_lei_que_instituiu_o_conselho_m_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036/2025   SÚMULA: Altera a o V do Art. 7º e acrescenta o Parágrafo Único ao Art. 19º da Lei nº. 2582/2025.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_037_suplem_anulacao_diversos__tereceirizados_atualizado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_037_suplem_anulacao_diversos__tereceirizados_atualizado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 037/2025 Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 1.642.000,00 (um_x000D_
 milhão e seiscentos e quarenta e dois mil reais)  e dá outras providencias.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_38_de_2025_-_ressarcimento_de_ipva-mesclado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_38_de_2025_-_ressarcimento_de_ipva-mesclado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar o ressarcimento à empresa ECS COMÉRCIO DE VEÍCULOS E EQUIPAMENTOS LTDA pelo pagamento do IPVA do caminhão MB Accelo 817, Placas TCJ6C76, e dá outras providências</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_39_adesao_do_municipio_atunorpi.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_39_adesao_do_municipio_atunorpi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 39/2025 : Autoriza o Município a realizar adesão e realizar o repasse de contribuição associativa anual à ATUNORPI – Associação Turística do Norte Pioneiro do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_40_criacao_comtur_-_atunorpi_pinhalao_atualizado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_40_criacao_comtur_-_atunorpi_pinhalao_atualizado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 40/2025-Dispõe sobre a criação do Conselho Municipal de Turismo COMTUR e do Fundo Municipal de Turismo - FUMTUR, e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_41_fomento_e_apoio_ao_turismo_-_atunorpi_pinhalao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_41_fomento_e_apoio_ao_turismo_-_atunorpi_pinhalao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 41/2025-Disciplina, em âmbito Municipal, o incentivo da administração pública aos projetos voltados ao desenvolvimento turístico, institui o programa de fomento e apoio ao turismo, e dá outras providências.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/137/projeto_de_lei_42_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/137/projeto_de_lei_42_2025.pdf</t>
   </si>
   <si>
     <t>SUMULA: Ficam criadas 03 (três) vagas para o cargo de professor de ensino fundamental, alterando-se desta forma o Anexo III - Quadro do Grupo_x000D_
 Ocupacional Pessoal Permanente do Magistério Público Municipal, da Lei municipal nº 1786/19.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_043_superavit_varias_fontes_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_043_superavit_varias_fontes_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 043/2025 Súmula: Abre Crédito Adicional Especial, por SUPERAVIT no orçamento geral do exercício de 2025, no valor de R$_x000D_
 306.643,73 (trezentos e seis mil, seiscentos e quarenta e três reais e setenta e três centavos) e dá outras providencias</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_044_cr_especial_reducao_passagens_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_044_cr_especial_reducao_passagens_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 044/2025 Súmula: Abre Crédito Adicional ESPECIAL, por REDUÇÃO no orçamento geral do exercício de 2025, no valor de R$_x000D_
 158.000,00 (cento e cinquenta e oito mil centavos) e dá outras providencias.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_045_esp_convenio_seab_036_2025_equip_feira_livre.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_045_esp_convenio_seab_036_2025_equip_feira_livre.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 045/2025 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 111.500,00_x000D_
 (CENTO E ONZE MIL E QUINHENTOS REAIS) e dá outras providencias.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_de_lei_046_alteracao_protocolo_de_intencoes_civarc.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_de_lei_046_alteracao_protocolo_de_intencoes_civarc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 46/2025 SÚMULA: Ratifica a alteração do §4º do art. 19 do Protocolo de Intenções do Consórcio Intermunicipal para o Desenvolvimento do Território do Vale do Rio Cinzas e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_047_alteracao_a_lei_1552.2017.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_047_alteracao_a_lei_1552.2017.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 47/2025 SÚMULA: ALTERA DISPOSITIVOS DA LEI ORDINÁRIA Nº 1552/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_48_de_2025_-_custeio_dos_sistemas_de_monitoramento.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_48_de_2025_-_custeio_dos_sistemas_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 048/2025_x000D_
 Súmula: ALTERA A LEI MUNICIPAL Nº 427/2002, QUE INSTITUI A_x000D_
 CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO_x000D_
 PÚBLICA (COSIP), PARA INCLUIR A DESTINAÇÃO DE_x000D_
 RECURSOS TAMBÉM AO CUSTEIO DE SISTEMAS DE_x000D_
 MONITORAMENTO PARA SEGURANÇA E PRESERVAÇÃO DOS_x000D_
 LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_049__suplementar_anulacao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_049__suplementar_anulacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 049/2025-Súmula: Abre Crédito Adicional ESPECIAL no orçamento geral do exercício de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_050_superavit_fonte_104.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_050_superavit_fonte_104.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 050/2025_x000D_
 Súmula: Abre Crédito Adicional ESPECIAL no orçamento geral do exercício de 2025, e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_051_supereavit_cc_45667_45858_47740_47765_48923_dev_ass._social.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_051_supereavit_cc_45667_45858_47740_47765_48923_dev_ass._social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 051/2025-Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_052_stpj_aldir_blanc_.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_052_stpj_aldir_blanc_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 052/2025_x000D_
 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025,_x000D_
 e dá outras providencias</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_053_dev._rec_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_053_dev._rec_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 053/2025_x000D_
 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_054_autoriza_receberrdoacao_apae.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_054_autoriza_receberrdoacao_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 054/2025_x000D_
 Súmula: Autoriza o Município de Pinhalão receber como doação o_x000D_
 terreno matriculado sob nº 17.257 e dá outras providências</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_055_moveis_planejados_gabinete_prefeito.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_055_moveis_planejados_gabinete_prefeito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 055/2025_x000D_
 Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 24.000,00 (vinte e quatro mil reais) e dá outras providencias.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_056_altera_estatuto_do_magisterio_cumulacao_pedagogo_e_professor.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_056_altera_estatuto_do_magisterio_cumulacao_pedagogo_e_professor.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 56/2025-Súmula: Acrescenta-se o parágrafo único ao art. 2º da Lei nº 1786/19 – Estatuto do Magistério e dá outras providências</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_057_altera_descritivo_do_tecnico_de_enfermeiro.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_057_altera_descritivo_do_tecnico_de_enfermeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 57/2025- Súmula: Fica alterado o descritivo de função do cargo de técnico de enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_058_projeto_de_lei_acao_social.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_058_projeto_de_lei_acao_social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 58/2025 Súmula: “Autoriza o Poder Executivo a doar bens públicos móveis inservíveis à população em situação de vulnerabilidade social através da Secretaria de Ação Social, e dá outras providências.”</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_061_especial_excesso__f_1621_e_00501.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_061_especial_excesso__f_1621_e_00501.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 061/2025 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 1.351.400,00 (um_x000D_
 milhão, trezentos e cinquenta e um mil e quatrocentos reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_062_especial_reducao_varios_correto.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_062_especial_reducao_varios_correto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 062/2025 _x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 1.421.200,00 (um milhão, quatrocentos e vinte e um mil e duzentos reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_063_especial_reducao_f_00494.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_063_especial_reducao_f_00494.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 063/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 161.000,00 (cento e sessenta e um mil reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_064_suplementar_complementacao_dotacao_fonte_00864.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_064_suplementar_complementacao_dotacao_fonte_00864.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 064/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 355.000,00 (trezentos e cinquenta e cinco mil reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_065_especial_superavit__restante_de_2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_065_especial_superavit__restante_de_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 065/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 135.470,41 (cento e_x000D_
 trinta e cinco mil, quatrocentos e setenta reais e quarenta e um centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_066_oficio_dg_nr_266_2026_seab_protocolo_23.790.636-5.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_066_oficio_dg_nr_266_2026_seab_protocolo_23.790.636-5.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 066/2025 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 3.731.567,22 (três_x000D_
 milhões, setecentos e trinta e um mil, quinhentos e sessenta e sete reais e vinte e dois centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_lei_067_altera_descritivo_do_cargo_de_assistente_social..pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_lei_067_altera_descritivo_do_cargo_de_assistente_social..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 67/2025_x000D_
 Súmula: Fica alterado o descritivo de função do cargo de assistente social e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_068_cred_esp_del_cedca_pr_013_2025_fia.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_068_cred_esp_del_cedca_pr_013_2025_fia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 068/2025 _x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 410.000,00 (quatrocentos e dez mil reais),” e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_069_-_cr_esp_subvencao_associacao_dos_amigos_e_trabalhadores_de_pho_aatp.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_069_-_cr_esp_subvencao_associacao_dos_amigos_e_trabalhadores_de_pho_aatp.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 069/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento, geral do exercício de 2025, no valor de R$ 60.000,00 (sessenta mil reais),” e dá outras    providencias.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_071_cria_o_cargo_de_diretor_de_comunicacao_e_altera_nome_da_secretaria.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_071_cria_o_cargo_de_diretor_de_comunicacao_e_altera_nome_da_secretaria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 071/2025_x000D_
 SÚMULA: Altera dispositivos da lei nº 2374/23 e dá outras providências._x000D_
 (cria o cargo de diretor de comunicação e altera nome da secretaria.)</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_076_emendas_incremento_atencao_primaria_em_saude.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_076_emendas_incremento_atencao_primaria_em_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 076/2025 - SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 942.500,00 (novecentos e quarenta e dois mil e quinhentos reais),” e dá outras    providencias.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_077_emenda_padovani_incremento_atencao_primaria_em_saude.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_077_emenda_padovani_incremento_atencao_primaria_em_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 077/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 210.000,00 (Duzentos e dez mil reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_078_alteracao_lei_doacao_rafael_castro_da_silva.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_078_alteracao_lei_doacao_rafael_castro_da_silva.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 78/2025_x000D_
 Súmula: Altera a lei municipal nº 1582/17 e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_079_devolucao_cc_47209-3_e_47214-x.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_079_devolucao_cc_47209-3_e_47214-x.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 079/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$573,00 (quinhentos e setenta e três reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_lei_80_taxas_rodeio.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_lei_80_taxas_rodeio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 080/2025_x000D_
 SÚMULA: Cria tarifas públicas específicas destinadas à arrecadação de recursos para o Fundo Municipal de Cultura de Pinhalão -(FMCP), vinculadas à realização da Expo Pinhalão / Festa do Peão de Boiadeiro, e dá outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_81_patrocinios_rodeio.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_81_patrocinios_rodeio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 081/2025_x000D_
 SÚMULA: Dispõe sobre a arrecadação de patrocínios destinados à ExpoPinhalão – Festa do Peão Boiadeiro, com recursos integralmente direcionados ao Fundo Municipal de Cultura de Pinhalão – FMCP, e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_82_altera_lei_2430.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_82_altera_lei_2430.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 082/2025_x000D_
 SÚMULA: Altera dispositivos da Lei Municipal nº 2.430, de 28 de novembro de 2023, para permitir o fechamento de vias públicas para cobrança de estacionamento exclusivamente em eventos realizados pela Prefeitura Municipal de Pinhalão, mediante processo licitatório, e dá outras providências</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_083_excesso_de_arrecadacao_espacos_centro_de_eventos.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_083_excesso_de_arrecadacao_espacos_centro_de_eventos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 083/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 973.000,00 (novecentos e setenta e três reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_084_suplementar_reducao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_084_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>Projeto Lei 84-2025 SUMULA: Abre crédito adicional suplementar no orçamento_x000D_
 geral do exercício de 2025, no valor de R$ 1.470.200,00 (um_x000D_
 milhão, quatrocentos e setenta mil e duzentos reais),” e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_85_retifica_lei_2529doacao_josefa.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_85_retifica_lei_2529doacao_josefa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 85/2025_x000D_
 Súmula: Corrige o nome da beneficiária da doação constante na lei nº 2529/25 e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_086_especial_superavit__e_ra_devolucao_cc_53677_f865.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_086_especial_superavit__e_ra_devolucao_cc_53677_f865.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 086/2025_x000D_
 SÚMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 520,00 (quinhentos e vinte reais),” e dá outras    providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_087_suplementar_reducao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_087_suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 087/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 78.000,00 (setenta e oito mil reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_088_suplementar_reducao_emenda_francielli_carvalho.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_088_suplementar_reducao_emenda_francielli_carvalho.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 088/2025 _x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 46.812,55 (quarenta e_x000D_
 seis mil, oitocentos e doze reais e cinquenta e cinco centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_089_reducao_emenda_francielli_carvalho_rateio_cisnorpi.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_089_reducao_emenda_francielli_carvalho_rateio_cisnorpi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 089/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 46.812,55 (quarenta e seis mil, oitocentos e doze reais e cinquenta e cinco centavos),” e dá outras providencias</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_090_superavit_cosip_fonte_507.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_090_superavit_cosip_fonte_507.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 090/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento  geral do exercício de 2025, no valor de R$ 159.775,60 (cento e cinquenta e nove mil, setecentos e setenta e cinco reais e sessenta centavos),” e dá outras    providencias.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_091_ldo_2026_corrigido.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_091_ldo_2026_corrigido.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 091/2025_x000D_
 Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o exercício de 2026, e dá outras Providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_092_cria_vaga_de_motorista.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_092_cria_vaga_de_motorista.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 92/2025_x000D_
 SUMULA: Ficam criadas 05 (cinco) vagas para o cargo de motorista, alterando-se desta forma a Tabela I, da Lei Municipal nº 2373/23 – Plano de Cargos, Vencimentos e Carreiras dos Servidores Públicos da Administração Direta e Indireta do Município de Pinhalão.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_93-2025_-_programa_moradia_legal.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_93-2025_-_programa_moradia_legal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 93/2025_x000D_
 Súmula: Dá publicidade aos termos da Regularização Fundiária que com base no Provimento Conjunto n. 02/2020-GP/CGJ do Tribunal de Justiça do Estado do Paraná, legítima, instrumentaliza e autoriza o procedimento de titulação dos lotes inseridos em áreas irregulares do município de Pinhalão nos termos do "Programa Moradia Legal”</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_094__folha_final.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_094__folha_final.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 094/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 1.210.330,00 (um milhão, duzentos e dez mil e trezentos e trinta reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_095_reducao_fonte_937.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_095_reducao_fonte_937.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 095/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 150.000,00 (cento e cinquenta mil reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_096_reducao_impositivas_natan_e_baianinho.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_096_reducao_impositivas_natan_e_baianinho.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 096/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 125.381,53 (cento e vinte e cinco mil trezentos e oitenta e um reais e cinquenta e três centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_097_conv_947-2025__sec_cidades_utilit._pick_up.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_097_conv_947-2025__sec_cidades_utilit._pick_up.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 097/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 123.000,00 (cento e vinte e três mil reais),” e dá outras providencias</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_098__suplementar_reducao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_098__suplementar_reducao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 098/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 826.270,00 (oitocentos e vinte e seis mil e duzentos e setenta reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_099_altera_organograma_criando_secretarias_e_extinguindo_diretoria.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_099_altera_organograma_criando_secretarias_e_extinguindo_diretoria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 099/2025_x000D_
 SÚMULA: Altera dispositivos da lei nº 2374/23 e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_100_altera_lei_273_anuenio.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_100_altera_lei_273_anuenio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 100/2025_x000D_
 SÚMULA: Altera o parágrafo único do art. 71 da Lei Municipal nº 273/93.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_101_conv_990_2025_secid-caminhao_cacamba_basculante.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_101_conv_990_2025_secid-caminhao_cacamba_basculante.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 101/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 770.000,00 (setecentos e setenta mil reais),” e dá outras providencias.  (CONV 990 2025 SECID-caminhão caçamba basculante)</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_102_conv_1094_2025_secid-caminhao_cacamba_basculante_6x4.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_102_conv_1094_2025_secid-caminhao_cacamba_basculante_6x4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 102/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 720.000,00 (setecentos e vinte mil reais),” e dá outras providencias. (CONV 1094 2025 SECID-caminhão caçamba basculante 6X4)</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_103__construcao_de_portais_emenda_sandro_alex.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_103__construcao_de_portais_emenda_sandro_alex.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 103/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 415.000,00 (quatrocentos e quinze mil reais),” e dá outras providencias.  (CONSTRUÇÃO DE PORTAIS - emenda Sandro Alex)</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_104_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_104_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 104/2025_x000D_
 SUMULA: Abre crédito adicional especial no orçamento geral do exercício de 2025, no valor de R$ 470.000,00 (quatrocentos e setenta mil reais),” e dá outras providencias.  (e-protocolo 24.566.448-6 SECID-prioridade 61 TRATOR)</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_105_ratifica_protocolo_de_intencoes_parana_saude.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_105_ratifica_protocolo_de_intencoes_parana_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 105/2025_x000D_
 SUMULA: Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_106_provavel_excesso_fonte_1494.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_106_provavel_excesso_fonte_1494.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 106/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 175.194,68 (Cento e Setenta e Cinco Mil Cento e Noventa e Quatro Reais e Sessenta e Oito Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_107_provavel_excesso_fonte_1111_merenda_escolar_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_107_provavel_excesso_fonte_1111_merenda_escolar_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 107/2025_x000D_
 SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 29.450,84 (Vinte e Nove Mil Quatrocentos e Cinquenta e Reais e Oitenta e Quatro Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_108_provavel_excesso_fonte_1511.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_108_provavel_excesso_fonte_1511.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 108/2025_x000D_
 SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 349.167,40 (Trezentos e Quarenta e Noventa Mil Cento e Sessenta e Sete Reais e Quarenta Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_109_provavel_excesso_fonte_1107.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_109_provavel_excesso_fonte_1107.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 109/2025_x000D_
 SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 77.310,04 (Setenta e Sete Mil Trezentos e Dez Reais e Quatro centavos),” e dá outras providencias</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_110_provavel_excesso_fonte_1103.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_110_provavel_excesso_fonte_1103.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 110/2025_x000D_
 SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 347.186,28 (Trezentos e Quarenta e Sete Mil Cento e Oitenta e Seis Reais e Vinte Oito Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_111_provavel_excesso_fonte_1104.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_111_provavel_excesso_fonte_1104.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 111/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 557.386,16 (Quinhentos e Cinquenta e Sete Mil Trezentos e Oitenta e Seis Reais e Dezesseis Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_112_provavel_excesso_fonte_1303.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_112_provavel_excesso_fonte_1303.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 112/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 957.763,52 (Novecentos e Cinquenta e Sete Mil Setecentos e Sessenta e Três Reais e Cinquenta e Dois Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_113__suplementar_reducao_fonte_1854.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_113__suplementar_reducao_fonte_1854.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 113/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 215.500,00(Duzentos e Quinze Mil e Quinhentos Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_114__suplementar_reducao_fonte_1501.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_114__suplementar_reducao_fonte_1501.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 114/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 35.000,00 (Trinta e Cinco Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_115__suplementar_reducao_fonte_1107.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_115__suplementar_reducao_fonte_1107.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 115/2025_x000D_
 SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 62.800,02 (Sessenta e Dois Mil Oitocentos Reais e Dois Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_116__suplementar_reducao_fonte_1102.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_116__suplementar_reducao_fonte_1102.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 116/2025_x000D_
 SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 20.000,00 (Vinte e Mil Reais),” e dá outras    providencias.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_117_e-protocolo__24.463.391-9_parana_mais_eventos_convenio_realizacao_1o_expo_pinhalao_e_31o_festa_de_peao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_117_e-protocolo__24.463.391-9_parana_mais_eventos_convenio_realizacao_1o_expo_pinhalao_e_31o_festa_de_peao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 117/2025_x000D_
  _x000D_
         SUMULA: Abre crédito adicional especial no orçamento            geral do exercício de 2025, no valor de R$ 670.000,00 (Seiscentos e Setenta Mil Reais),” e dá outras    providencias.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_118_perimetro_urbano.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_118_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 118/2025_x000D_
 _x000D_
 SUMULA: Dispõe sobre a ampliação do Perímetro Urbano da Sede do Município de Pinhalão, Estado do Paraná, nos termos da Lei nº 2.494/2024 (Plano Diretor Municipal) e da Lei nº 2.499/2024 (Lei do Perímetro Urbano), e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_119_excesso_fonte_00863.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_119_excesso_fonte_00863.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 119/2025_x000D_
          SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 2.000,00 (Dois Mil Reais),” e dá outras    providencias.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_120_fica_prorrogado_o_plano_decenal_da_educacao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_120_fica_prorrogado_o_plano_decenal_da_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 120/2025_x000D_
 Súmula: Prorroga o Plano Municipal de Educação, regulamentado pela lei nº 1336/2025.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_121_excesso_fonte__1501_alienacao_de_bens_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_121_excesso_fonte__1501_alienacao_de_bens_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 121/2025_x000D_
 SUMULA: Abre crédito adicional especial no_x000D_
 orçamento geral do exercício de 2025, no valor de R$_x000D_
 76.850,56 (Setenta e Seis Mil Oitocentos e Cinquenta Reais_x000D_
 e Cinquenta e Seis Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_122__suplementar_reducao_fonte_1000_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_122__suplementar_reducao_fonte_1000_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 122/2025_x000D_
 SUMULA: Abre crédito adicional Suplementar no orçamento geral do exercício de 2025, no valor de R$ 100.000,00 (Cem Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_123_excesso_fonte_00861_emenda_flavio_arns.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_123_excesso_fonte_00861_emenda_flavio_arns.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 123/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 100.000,00 (Cem Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_124_aumento_remuneracao_motoristas_vigilante_sanitario_coord_esporte_e_cultura_egratificacao_pregoeiro.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_124_aumento_remuneracao_motoristas_vigilante_sanitario_coord_esporte_e_cultura_egratificacao_pregoeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 124/2025_x000D_
 Súmula: Fica concedido aumento para os cargos de motorista, vigilante sanitário e coordenador de esporte e cultura, alterando assim a Tabela II da Lei nº 2373/23 (tabela de vencimento inicial e evolução salarial) e altera o valor da gratificação dos pregoeiros e agente de contratação.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_125_altera_protocolo_casa_lar_entrada_de_jundiai_do_sul1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_125_altera_protocolo_casa_lar_entrada_de_jundiai_do_sul1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 125/2025_x000D_
 SÚMULA - Altera a redação do artigo 1º da Lei Municipal nº 2007/2021, para autorizar o ingresso do Município de Jundiaí do Sul/PR como consorciado do Consórcio Intermunicipal de Serviço Socioassistencial – Casa Lar, ratificado pela Lei Municipal nº 1152/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_126_cria_cargo_de_padagogo.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_126_cria_cargo_de_padagogo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 0126/2025_x000D_
 SUMULA: Fica criada 01 (uma) vaga para o cargo de pedagogo, alterando-se desta forma o Anexo III - Quadro do Grupo Ocupacional Pessoal Permanente do Magistério Público Municipal, da Lei municipal nº 1786/19</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_127_loa_-_lei_orcamentaria_anual_2026.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_127_loa_-_lei_orcamentaria_anual_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.127/2025_x000D_
 Súmula: “Estima a Receita e fixa a Despesa do Município de Pinhalão, para o exercício financeiro de 2026, altera os anexos da lei 2653/2025-PPA 2026/2029 e da Lei 2677/2025-LDO para 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_128__suplementar_reducao_fonte_1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_128__suplementar_reducao_fonte_1000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 128/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 326.933,88 (Trezentos Vinte e Seis Mil Novecentos e Trinta e Três Reais e Oitenta e Oito Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_129_provavel_excesso_fonte_1507.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_129_provavel_excesso_fonte_1507.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 129/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 93.985,36 (Noventa e Três Mil Novecentos e Oitenta e Cinco Reais e Trinta e Seis Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_130__suplementar_reducao_fonte_1104.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_130__suplementar_reducao_fonte_1104.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 130/2025_x000D_
  SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 63.552,24 (Sessenta e Três Mil Quinhentos e Cinquenta e Dois Reais e Vinte e Quatro Centavos), ” e dá outras    providencias.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_131__coordenadoria_da_mulher.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_131__coordenadoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 131/2025_x000D_
 SUMULA: Cria a Coordenadoria Municipal de Políticas Públicas para as Mulheres e dá outras providências.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_132__camarotes_no_dia.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_132__camarotes_no_dia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 132/2025_x000D_
 SUMULA: Acrescenta dispositivos à Lei nº 2.664/2025 para autorizar a cobrança individual de camarote por dia de evento após 30/11/2025, mediante_x000D_
 pagamento à vista via PIX diretamente à conta do Município de Pinhalão</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_133__suplementar_reducao_fonte_1724.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_133__suplementar_reducao_fonte_1724.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 133/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 21.956,19 (Vinte e Um Mil_x000D_
 Novecentos e Cinquenta e Seis Reais e Dezenove Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_134__excesso_fonte_1724.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_134__excesso_fonte_1724.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 134/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 2.500,00 (Dois Mil e Quinhentos Reais), ” e dá outras providencias</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_135__excesso_fonte_1621.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_135__excesso_fonte_1621.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 135/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 482.703,79 (Quatrocentos e Oitenta e Dois Mil Setecentos e Três Reais e Setenta e Nove Centavos),” e dá outras providencias</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/315/projeto_de_lei_136__suplementar_reducao_fonte_1621.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/315/projeto_de_lei_136__suplementar_reducao_fonte_1621.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 136/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 60.000,00 (Sessenta Mil Reais), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_137__suplementar_reducao_fonte_1511.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_137__suplementar_reducao_fonte_1511.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 137/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 13.195,66 (Treze Mil Cento e Noventa e Cinco Mil Reais e Sessenta e Seis Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_138__excesso_fonte_00206.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_138__excesso_fonte_00206.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 138/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 294.897,60 (Duzentos e Noventa e Quatro Mil Oitocentos e Noventa e Sete Reais e Sessenta Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_139__excesso_fonte_00207.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_139__excesso_fonte_00207.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 139/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 77.000,00 (Setenta e Sete Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_140__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_140__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 140/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 515.316,35 (Quinhentos e Quinze Mil Trezentos e Dezesseis Reais e Trinta e Cinco Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_141__excesso_fonte_00209_casas_populares.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_141__excesso_fonte_00209_casas_populares.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 141/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 2.850.000,00 (Dois Milhões Oitocentos e Cinquenta Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_142__suplementar_reducao_fonte_1609.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_142__suplementar_reducao_fonte_1609.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 142/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 20.000,00 (Vinte Mil Reais), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_143__superavit_fonte_1609.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_143__superavit_fonte_1609.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 143/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 26.694,56 (Vinte e Seis Mil Seiscentos e Noventa e Quatro Reais e Cinquenta e Seis Centavos), ” e dá outras providencias</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_144__suplementar_reducao_fonte_1303.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_144__suplementar_reducao_fonte_1303.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 144/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ R$ 115.537,22 (Cento e Quinze Mil Quinhentos e trinta e Sete Reais e Vinte e Dois Centavos),” e dá outras providencias</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_lei_145__suplementar_reducao_fonte_1494.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_lei_145__suplementar_reducao_fonte_1494.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 145/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ R$ 96.618,07 (Noventa e Seis Mil Seiscentos e Dezoito Reais e Sete Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/336/projeto_de_lei_146_aumento_remuneracao_professor.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/336/projeto_de_lei_146_aumento_remuneracao_professor.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 146/2025_x000D_
 Súmula: Fica concedido aumento de 2% para os cargos de professor e pedagogo, alterando a tabela salarial constante do Estatuto do Magistério.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/338/projeto_de_lei_147__suplementar_reducao_fonte_1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/338/projeto_de_lei_147__suplementar_reducao_fonte_1000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 147/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 327.928,77 (Trezentos eVinte e Sete Mil Novecentos e Vinte e oito Reais e Setenta e Sete Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/339/projeto_de_lei_148__excesso_fonte_1080.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/339/projeto_de_lei_148__excesso_fonte_1080.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 148/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 200.000,00 (Duzentos Mil Reais),” e dá outras providencias.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/340/projeto_de_lei_149_provavel_excesso_fonte_1104.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/340/projeto_de_lei_149_provavel_excesso_fonte_1104.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 149/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 578.851,64 (Quinhentos e Setenta e Oito Mil Oitocentos e Cinquenta e Um Reais e Sessenta e Quatro Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/341/projeto_de_lei_150__suplementar_reducao_fonte_1104.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/341/projeto_de_lei_150__suplementar_reducao_fonte_1104.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 150/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 30.673,30 (Trinta Mil Seiscentos e Setenta e Três Reais e Trinta Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei_151__suplementar_reducao_fonte_1103.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei_151__suplementar_reducao_fonte_1103.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 151/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 130.000,00 , ” e dá outras providencias</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_152_provavel_excesso_fonte_1303.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_152_provavel_excesso_fonte_1303.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 152/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 334.292,90 (Trezentos e Trinta e Quatro Mil Duzentos e Noventa e Dois Reais e Noventa Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/345/projeto_de_lei_154__suplementar_reducao_fonte_1102.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/345/projeto_de_lei_154__suplementar_reducao_fonte_1102.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 154/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 180.000,00 (Cento e Oitenta Mil Reais), ” e dá outras providencias</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_155__suplementar_reducao_fonte_1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_155__suplementar_reducao_fonte_1000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 155/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 100.000,00 (Cem Mil Reais), ” e dá outras providencias</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_156_provavel_excesso_fonte_1507.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_156_provavel_excesso_fonte_1507.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 156/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 321.650,93 (Trezentos e Vinte Mil Seiscentos e Cinquenta Reais e Noventa e Três Centavos),” e dá outras providencias.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_157__excesso_fonte_1511.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_157__excesso_fonte_1511.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 157/2025_x000D_
 SUMULA: Abre crédito adicional suplementar no orçamento geral do exercício de 2025, no valor de R$ 249.113,61 (Duzentos e Quarenta e Nove Mil Cento e Treze Reais e Sessenta e Um Centavos), ” e dá outras providencias.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_158__excesso_fonte_00211_asfalto_da_lavrinha.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_158__excesso_fonte_00211_asfalto_da_lavrinha.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 158/2025_x000D_
 SUMULA: Abre crédito adicional Especial no orçamento geral do exercício de 2025, no valor de R$ 6.966.520,01 (Seis milhões Novecentos e Sessenta e Seis Mil Quinhentos e Vinte Reais e Um Centavo),” e dá outras providencias.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_do_legislativo_n.o_01.2025_-_recomposicao_remuneracao_servidores_camara.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_do_legislativo_n.o_01.2025_-_recomposicao_remuneracao_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de atualização monetária, nos termos do artigo 37, X, da Constituição Federal, à remuneração dos Servidores do Poder Legislativo do Município de Pinhalão, Estado do Paraná.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_do_legislativo_n.o_02.2025_-_correcao_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_do_legislativo_n.o_02.2025_-_correcao_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de atualização monetária no benefício de Auxílio-Alimentação dos servidores estatutários da Câmara Municipal de Pinhalão, nos termos do artigo 2º, parágrafo 1º, da Lei Municipal n.º 2446/2024.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_lei__03-2025_pessoal_com_anexos.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_lei__03-2025_pessoal_com_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estruturação de Carreira dos Servidores da Câmara Municipal de Pinhalão, Estado do Paraná, estabelece normas gerais de enquadramento, institui a tabela de vencimentos e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_do_legislativo_n.o_04.2025_-_fixacao_remuneracao_asessor_parlamentar.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_do_legislativo_n.o_04.2025_-_fixacao_remuneracao_asessor_parlamentar.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração do cargo de Assessor Parlamentar, criado pela Resolução n.º 01/2025, da Câmara Municipal de Pinhalão, PR.</t>
   </si>
   <si>
     <t>Paulo Cesar Lopes</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_do_legislativo_n.o_05-2025_nome_campo_da_vila_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_do_legislativo_n.o_05-2025_nome_campo_da_vila_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre indicação de denominação ao campo de futebol localizado na Vila Guarani, de “ROSA FERREIRA DA SILVA”.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_do_legislativo_n.o_06.2025_alteracao_de_orcamento_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_do_legislativo_n.o_06.2025_alteracao_de_orcamento_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento do Poder Legislativo Municipal no exercício de 2025.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_do_legislativo_n.o_07-2025_nome_de_rua_marcelina_braga_pimentel_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_do_legislativo_n.o_07-2025_nome_de_rua_marcelina_braga_pimentel_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “MARCELINA BRAGA PIMENTEL”, a Rua Projetada “B”, loteamento Residencial Alvorada, inscrito no registro imobiliário da Comarca de Tomazina na Matricula nº13856, localizado no Munícipio de Pinhalão.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_do_legislativo_n.o_08-2025_nome_de_rua_romilda_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_do_legislativo_n.o_08-2025_nome_de_rua_romilda_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “ROMILDA LAUREANO MOREIRA”, a Rua Projetada “E”, loteamento Residencial Alvorada, inscrito no registro imobiliário da Comarca de Tomazina na Matricula nº13856, localizado no Munícipio de Pinhalão.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_do_legislativo_n.o_09-2025_nome_de_rua_antonio_de_paula_neto_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_do_legislativo_n.o_09-2025_nome_de_rua_antonio_de_paula_neto_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “ANTONIO DE PAULA NETO”, a Rua Projetada F, loteamento Residencial Alvorada, inscrito no registro imobiliário da Comarca de Tomazina na Matricula nº 13856, localizado no Munícipio de Pinhalão.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_do_legislativo_n.o_10-2025_nome_de_rua_maria_jose_de_lima_nogueira_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_do_legislativo_n.o_10-2025_nome_de_rua_maria_jose_de_lima_nogueira_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “MARIA JOSÉ DE LIMA NOGUEIRA”, a Rua Projetada “C”, loteamento Residencial Alvorada, inscrito no registro imobiliário da Comarca de Tomazina na Matricula nº13856, localizado no Munícipio de Pinhalão.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_do_legislativo_n.o_11-2025_nome_de_rua_joao_arana_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_do_legislativo_n.o_11-2025_nome_de_rua_joao_arana_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “JOÃO ARANA”, a Rua Projetada “D”, loteamento Residencial Alvorada, inscrito no registro imobiliário da Comarca de Tomazina na Matricula nº 13856, localizado no Munícipio de Pinhalão.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Francielli Siqueira de Carvalho Macedo</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_do_legislativo_n.o_12-2025_-_exame_toxicologico_-_francielli_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_do_legislativo_n.o_12-2025_-_exame_toxicologico_-_francielli_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE AVALIAÇÃO MÉDICA PERIÓDICA E EXAME TOXICOLÓGICO PELOS MOTORISTAS DO QUADRO DE SERVIDORES DO MUNICÍPIO DE PINHALÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_legislativo_n.o_13.2025_-_nome_de_rua_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_legislativo_n.o_13.2025_-_nome_de_rua_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de MARIA LUIZA NUNES, à Rua Projetada localizada entre as Ruas Miguel Abraão e José G. da Silva, na Vila Angélica, localizado no Munícipio de Pinhalão</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Edson Reinaldo de Souza</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_do_legislativo_n.o_14-2025_nome_campo_da_lavrinha_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_do_legislativo_n.o_14-2025_nome_campo_da_lavrinha_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre indicação de denominação ao campo municipal de futebol localizado no Distrito da Lavrinha de “GASPAR FRANCISCO MARTOS”.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Rene Batista Roberto</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_do_legislativo_n.o_15-2025_nome_de_rua_manoel_batista_roberto_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_do_legislativo_n.o_15-2025_nome_de_rua_manoel_batista_roberto_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “MANOEL BATISTA ROBERTO”, a Rua Projetada “A”, loteamento Residencial Alvorada, inscrito no registro imobiliário da Comarca de Tomazina na Matricula nº 13856, localizado no Munícipio de Pinhalão</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Alexandre Cristiano, Edney Luiz Vilas Boas, Edson Reinaldo de Souza, Emerson Soares de Lima, Flavio Decol Rodrigues, Francielli Siqueira de Carvalho Macedo, Paulo Cesar Lopes, Rene Batista Roberto, Sergio Terra de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_do_legislativo_n.o_16.2025_-_cidadao_honorario_-_dep._toninho_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_do_legislativo_n.o_16.2025_-_cidadao_honorario_-_dep._toninho_assinado.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Pinhalão ao Excelentíssimo Senhor Antônio Wandscheer, Deputado Federal pelo Estado do Paraná.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_do_legislativo_n.o_17.2025_-_auxilio-alimentacao_vereadores.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_do_legislativo_n.o_17.2025_-_auxilio-alimentacao_vereadores.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio-Alimentação aos Vereadores da Câmara Municipal de Pinhalão, altera o artigo 2º da Lei Municipal n.º2.446/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_do_legislativo_n.o_18-2025_alteracao_de_orcamento_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_do_legislativo_n.o_18-2025_alteracao_de_orcamento_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento do Poder Legislativo Municipal no exercício de 2025, no valor de R$ 75.000,00.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Edney Luiz Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_do_legislativo_no_19-2025_-_isencao_de_iptu_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_do_legislativo_no_19-2025_-_isencao_de_iptu_assinado.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) AO IMÓVEL INTEGRANTE DO PATRIMÔNIO DE CONTRIBUINTES PORTADORES DE NEOPLASIA MALIGNA (CÂNCER), PAIS OU RESPONSÁVEIS LEGAIS DE PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), DEFICIÊNCIA INTELECTUAL, MÚLTIPLA OU DEMAIS TRANSTORNOS E SÍNDROMES ATENDIDOS_x000D_
 PELAS APAES E ENTIDADES CONGÊNERES, BEM COMO DE OUTRAS DOENÇAS GRAVES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_do_legislativo_no_20-2025_-_programa_municipal_de_incentivo_ao_esporte_e_a_vida_saudavel_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_do_legislativo_no_20-2025_-_programa_municipal_de_incentivo_ao_esporte_e_a_vida_saudavel_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Municipal de Incentivo ao Esporte e à Vida Saudável” no âmbito do Município de Pinhalão e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_do_legislativo_n.o_21-2025_alteracao_de_orcamento_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_do_legislativo_n.o_21-2025_alteracao_de_orcamento_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento do Poder Legislativo Municipal no exercício de 2025 no valor de R$ 170.000,00.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_do_legislativo_n.o_22-2025_alteracao_de_orcamento1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_do_legislativo_n.o_22-2025_alteracao_de_orcamento1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento do Poder Legislativo Municipal no exercício de 2025 no valor de R$ 15.000,00.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_do_legislativo_n.o_23-2025_nome_de_rua_darci_inacio_pereira_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_do_legislativo_n.o_23-2025_nome_de_rua_darci_inacio_pereira_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “DARCY INACIO PEREIRA”, a Rua Projetada “A”, do loteamento Clelio Soardi, Distrito de Lavrinha, Município de Pinhalão.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_do_legislativo_n.o_24-2025_nome_de_rua_jose_aparecido_de_oliveira_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_do_legislativo_n.o_24-2025_nome_de_rua_jose_aparecido_de_oliveira_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “JOSE APARECIDO DE OLIVEIRA”, a Rua Projetada, do loteamento Clelio Soardi, Distrito de Lavrinha, Município de Pinhalão.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_do_legislativo_n.o_25-2025_nome_de_rua_jair_jose_soardi_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_do_legislativo_n.o_25-2025_nome_de_rua_jair_jose_soardi_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “JAIR JOSE SOARDI”, a Rua Projetada “A”, do loteamento Clelio Soardi, Distrito de Lavrinha, Município de Pinhalão</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_do_legislativo_n.o_26-2025_nome_de_rua_aparecida_jose_da_cunha_soardi_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_do_legislativo_n.o_26-2025_nome_de_rua_aparecida_jose_da_cunha_soardi_assinado.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de “APARECIDA JOSE DA CUNHA SOARDI”, a Rua Projetada “D”, do loteamento Clelio Soardi, Distrito de Lavrinha, Município de Pinhalão.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_no._027-2025_-_nome_do_lago_municipal_-_edney_luiz_vilas_boas_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_no._027-2025_-_nome_do_lago_municipal_-_edney_luiz_vilas_boas_assinado.pdf</t>
   </si>
   <si>
     <t>EMENTA: Denomina o Lago Municipal como “Lago Municipal João Florentino”, estabelece normas de preservação, uso e gestão do espaço, e dá outras providências.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Alexandre Cristiano</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/95/decreto_legislativo_n.o_01.2025_regulamentacao_in_seges_67.21.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/95/decreto_legislativo_n.o_01.2025_regulamentacao_in_seges_67.21.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A REALIZAÇÃO DA DISPENSA ELETRÔNICA NO ÂMBITO DA CÂMARA MUNICIPAL DE PINHALÃO.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_resolucao_n.o_01.2025_-_criacao_cargo_assessor_parlamentar_07_02_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_resolucao_n.o_01.2025_-_criacao_cargo_assessor_parlamentar_07_02_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Assessor Parlamentar no quadro de pessoal da Câmara Municipal de Pinhalão, previsto na Resolução n.º 01/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/172/resolucao_02-2025_alteracao_de_orcamento_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/172/resolucao_02-2025_alteracao_de_orcamento_assinado.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_resolucao_03-2025_alteracao_de_orcamento.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_resolucao_03-2025_alteracao_de_orcamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento do Poder Legislativo Municipal no exercício de 2025 no valor de R$ 75.000,00.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_resolucao_04-2025_alteracao_de_orcamento_170.000_1_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_resolucao_04-2025_alteracao_de_orcamento_170.000_1_assinado.pdf</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_resolucao_05-2025_alteracao_de_orcamento_15.00000_correto_assinado_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_resolucao_05-2025_alteracao_de_orcamento_15.00000_correto_assinado_1.pdf</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_resolucao_06-2025_alteracao_de_orcamento_10.00000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_resolucao_06-2025_alteracao_de_orcamento_10.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento do Poder Legislativo Municipal no exercício de 2025 no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_legislativa_n.o_01.2025_paulinho_limpeza_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_legislativa_n.o_01.2025_paulinho_limpeza_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal tome as medidas necessárias para limpeza de terrenos sem edificações.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_legislativa_n.o_02.2025_paulinho_estacionamento_escola_rosa_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_legislativa_n.o_02.2025_paulinho_estacionamento_escola_rosa_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal tome as medidas necessárias para implementar melhorias no estacionamento da Escola Municipal Anita Alves Meyer.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_legislativa_n.o_03.2025_edney_luiz_vilas_boas_iluminacao_da_estrada_da_lavrinha_-_pr_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_legislativa_n.o_03.2025_edney_luiz_vilas_boas_iluminacao_da_estrada_da_lavrinha_-_pr_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE SINALIZAÇÃO DA ESTRADA QUE LIGA O DISTRITO DA LAVRINHA AO MUNICÍPIO DE PINHALÃO – PR, COM O OBJETIVODE PREVENIR ACIDENTE E GARANTIR A SEGURANÇA DOS USUÁRIOS DA VIA.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_legislativa_n.o_04.2025_edney_luiz_vilas_boas_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_legislativa_n.o_04.2025_edney_luiz_vilas_boas_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a necessidade de obras de melhorias no CMEI Vovó Maria Beneti, consistente na pintura em geral, do prédio e na instalação de cobertura na entrada da unidade, visando oferecer melhores condições de conforto e segurança aos alunos, pais e responsáveis.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_legislativa_n.o_05.205_rene_lixeiras_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_legislativa_n.o_05.205_rene_lixeiras_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Prefeito Municipal de Pinhalão – PR para que tome as medidas necessárias para a instalação de uma lixeira na Rua Carlos Barth, em frente ao CMEI Tia Júlia.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_legislativa_n.o_06.205_rene_vistoria_onibus_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_legislativa_n.o_06.205_rene_vistoria_onibus_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Prefeito Municipal de Pinhalão – PR para que providencie vistoria no ônibus que está prestando serviço no transporte de estudantes universitários.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_legislativa_n.o_07.2025_paulinho_erosao_na_rua_luis_bonin_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_legislativa_n.o_07.2025_paulinho_erosao_na_rua_luis_bonin_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal tome as medidas necessárias correção no escoamento de águas pluviais na rua Luiz Bonin.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_legislativa_n.o_08.2025_paulinho_manutencao_asfalto_entrada_do_lago_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_legislativa_n.o_08.2025_paulinho_manutencao_asfalto_entrada_do_lago_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal tome as medidas necessárias para manutenção no asfalto na rua Emerentina Nogueira dos Santos em frente à entrada do Lago Municipal até a rotatória.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Flavio Decol Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_legislativa_n.o_09.2025_flavio_lombada_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_legislativa_n.o_09.2025_flavio_lombada_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal efetue e implantação de uma lombada ou outro tipo de redutor de velocidade na Avenida Nilza Aparecida de Paula.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_legislativa_n.o_10.2025_paulinho_lombada_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_legislativa_n.o_10.2025_paulinho_lombada_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal construa lombadas no Bairro Vila Guarani.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_legislativa_n.o_11.2025_paulinho_retirada_de_arvore_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_legislativa_n.o_11.2025_paulinho_retirada_de_arvore_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal faça a retirada de uma árvore na Rua Sebastião Alves Sobrinho, em frente ao número 300.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_legislativa_014-2025_-_edney_luiz_vilas_boas_-_melhorias_na_capela_da_cidade_e_da_lavrinha_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_legislativa_014-2025_-_edney_luiz_vilas_boas_-_melhorias_na_capela_da_cidade_e_da_lavrinha_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA, MANUTENÇÃO, REFORMA E MELHORIAS EM ESPAÇOES PÚBLICOS DESTINADOS À PRÁTICA RELIGIOSA, ABRANGENDO PRINCIPALMENTE AS CAPELAS LOCALIZADAS NA ÁREA URBANA DE PINHALÃO E NO DISTRITO DA LAVRINHA, VISANDO À PRESERVAÇÃO DO PATRIMÔNIO, À VALORIZAÇÃO CULTURAL E À MELHORIA DAS CONDIÇÕES DE USO PELA POPULAÇÃO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Sergio Terra de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_legislativa_n.o_13.2025_serginho_limpeza_cemiterio_da_lavrinha_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_legislativa_n.o_13.2025_serginho_limpeza_cemiterio_da_lavrinha_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal realize limpeza na área interna e externa no cemitério do Distrito da Lavrinha.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_legislativa_n.o_14.2025_serginho_manutencao_estrada_do_silva_reis_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_legislativa_n.o_14.2025_serginho_manutencao_estrada_do_silva_reis_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal realize manutenção da estrada do Bairro Silva Reis.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_legislativa_no_015-2025_-_edney_luiz_vilas_boas_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_legislativa_no_015-2025_-_edney_luiz_vilas_boas_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE SINAL GRATUITO DE INTERNET VIA WI-FI EM TODAS AS PRAÇAS PÚBLICAS DO MUNICÍPIO DE PINHALÃO – PR, VISANDO À INCLUSÃO DIGITAL, AO ACESSO À INFORMAÇÃO E À MODERNIZAÇÃO DOS ESPAÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_legislativa_n.o_18.2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_legislativa_n.o_18.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo a elaboração de Projeto de Lei que disponha sobre a realização de avaliação médica periódica e exame toxicológico pelos_x000D_
 motoristas do quadro de servidores do Município de Pinhalão.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_legislativa_n.o_19.2025_-_ouvidoria_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_legislativa_n.o_19.2025_-_ouvidoria_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo a elaboração de Projeto de Lei que disponha sobre a criação da Ouvidoria do Município de Pinhalão, estabelece suas competências, estrutura e procedimentos, em conformidade com a Lei Federal nº13.460/2017 e os princípios da boa governança pública.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_legislativa_n.o_21.2025_paulinho_linha_de_onibus_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_legislativa_n.o_21.2025_paulinho_linha_de_onibus_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal implante linha de transporte coletivo do Bairro Vila Guarani ao centro da Cidade de Pinhalão.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_legislativa_022.2025_-_plantio_de_morangos_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_legislativa_022.2025_-_plantio_de_morangos_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLEMENTAÇÃO DE PROGRAMA DEINCENTIVO AO PLANTIO DE MORANGO NO_x000D_
 MUNICÍPIO DE PINHALÃO – PR, VISANDO À DIVERSIFICAÇÃO AGRÍCOLA, GERAÇÃO DE RENDA E DESENVOLVIMENTO ECONÔMICO SUSTENTÁVEL.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_legislativa_n.o_23.2025_-_edney_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_legislativa_n.o_23.2025_-_edney_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo a construção de um redutor de velocidade (lombada) na Rua Pedro de Castro, precisamente a 150 metros após a Escola Municipal Rosa Maria de Carvalho.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_legislativa_n.o_24.2025_-_auxilio_alimentacao_seevidores_poder_executivo_vereadores_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_legislativa_n.o_24.2025_-_auxilio_alimentacao_seevidores_poder_executivo_vereadores_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo que institua e realize o pagamento do benefício do Auxílio Alimentação a todos os servidores do Poder Executivo do Município de Pinhalão.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_legislativa_n.o_25.2025_edney_-_plantio_de_grama_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_legislativa_n.o_25.2025_edney_-_plantio_de_grama_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal que providencie o plantio de grama e fazer uma tubulação para prevenir a erosão na área entre a Rua Maria de_x000D_
 Azevedo e a PR 272.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_legislativa_n.o_26.2025_edney_-_lombada_rua_benedito_ribeiro_da_mota_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_legislativa_n.o_26.2025_edney_-_lombada_rua_benedito_ribeiro_da_mota_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a instalação de passagem elevada ou outro método redutor de velocidade, na Rua Benedito Ribeiro da Mota_x000D_
 na Vila Guarani, em frente a academia ao ar livre, pois é uma região que existem vários estabelecimentos comerciais, Unidade Básica de Saúde, campo de futebol e também acesso á várias igrejas, e recentemente houve o atropelamento de uma criança, visando a prevenir acidentes e proporcionar segurança à população local, indico esta melhoria nesta rua.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_legislativa_n.o_27.2025_paulinho_passagem_elevada_rua_emerentina_nogueira_dos_santos_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_legislativa_n.o_27.2025_paulinho_passagem_elevada_rua_emerentina_nogueira_dos_santos_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal efetue e implantação de uma PASSAGEM ELEVADA (lombada) para controle de velocidade e segurança dos pedestres na Avenida Emerentina Nogueira dos Santos, na entrada do Lago Municipal.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_legislativa_n.o_28.2025_edney_-_porta_banheiro_escola_rosa_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_legislativa_n.o_28.2025_edney_-_porta_banheiro_escola_rosa_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a instalação de porta no banheiro masculino da Escola Municipal Rosa Maria de Carvalho, visto que o mesmo_x000D_
 se encontra sem porta, e é utilizado diariamente pelos alunos, e esta situação está causando constrangimento para comunidade escolar.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_legislativa_n.o_29.2025_serginho_manutencao_asfalto_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_legislativa_n.o_29.2025_serginho_manutencao_asfalto_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal realize fiscalização na obra de pavimentação asfáltica nas ruas do loteamento São João, para que se necessário_x000D_
 proceda o pedido de reparos no período de garantia da obra pela empresa que realizou o serviço.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_legislativa_n.o_30.2025_flavio_lombada_estrada_do_ouro_preto_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_legislativa_n.o_30.2025_flavio_lombada_estrada_do_ouro_preto_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal efetue a implantação de uma lombada e sinalização na estradado Bairro Ouro Preto, onde há um cruzamento de quatro estradas.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_legislativa_n.o_31.2025_paulinho_cascalhamento_rua_projetada_atraz_da_igreja_catolica_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_legislativa_n.o_31.2025_paulinho_cascalhamento_rua_projetada_atraz_da_igreja_catolica_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal efetue o cascalhamento da rua projetada, que fica localizada aos fundos da Igreja Matriz Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_legislativa_n.o_32.2025_paulinho_rua_benedito_ribeiro_da_mota_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_legislativa_n.o_32.2025_paulinho_rua_benedito_ribeiro_da_mota_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal efetue a mudança no sistema de estacionamento da Rua Benedito Ribeiro do Mota, no Bairro Vila Guarani, para_x000D_
 se estacionar em apenas um dos lados na rua.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_legislativa_n.o_33.2025_-_edney.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_legislativa_n.o_33.2025_-_edney.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo que providencie a capacitação de profissionais de saúde para que estejam aptos para o desenvolvimento de ações e serviços de tratamento e reabilitação das pessoas diagnosticadascom Deficiência Intelectual e/ou TEA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_legislativa_no._034-2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_legislativa_no._034-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Poder Executivo Municipal a necessidade de pavimentação asfáltica da estrada da Serrinha, neste Município de Pinhalão – PR, como medida essencial de integração rural, desenvolvimento econômico, valorização imobiliária e promoção daqualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_legislativa_n.o_35.2025_serginho_limpeza_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_legislativa_n.o_35.2025_serginho_limpeza_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal tome as medidas necessárias para limpeza de terrenos sem edificações, bem como tome as providencias necessárias para notificar os proprietários que não limpam os seus terrenos, ou faça esta limpeza e busque responsabilizar os proprietários que não mantenham limpas suas propriedades.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no._36.2025_-_solicitacao_de_regularizacao_dos_acessos_irregulares_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no._36.2025_-_solicitacao_de_regularizacao_dos_acessos_irregulares_assinado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Prefeito Municipal de Pinhalão – PR, a regularização dos acessos irregulares na PRC272 (Km 70+900 e Km 72+600).</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_legislativa_037.2025_-_indicacao_para_fornecimento_de_alimentos_para_pacientes_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_legislativa_037.2025_-_indicacao_para_fornecimento_de_alimentos_para_pacientes_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO PODER EXECUTIVO MUNICIPAL QUE ADOTE MEDIDAS ADMINISTRATIVAS PARA INSTITUIR O FORNECIMENTO DE ALIMENTOS E/OU_x000D_
 LANCHES AOS PACIENTES TRANSPORTADOS PELO MUNICÍPIO DE PINHALÃO PARA REALIZAÇÃO DE CONSULTAS MÉDICAS, EXAMES, PROCEDIMENTOS E TRATAMENTOS DESAÚDE EM OUTRAS LOCALIDADES, GARANTINDO CONDIÇÕES MÍNIMAS DE DIGNIDADE, SEGURANÇA ALIMENTAR E EFETIVIDADE DO ATENDIMENTO PÚBLICO À SAÚDE.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_legislativa_038.2025_-_colocacao_de_lampadas_em_postes_na_vila_guarani_-_14.11.2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_legislativa_038.2025_-_colocacao_de_lampadas_em_postes_na_vila_guarani_-_14.11.2025_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAR AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE À SECRETARIA MUNICIPAL DE INFRAESTRUTURA A IMEDIATA INSTALAÇÃO DAS LÂMPADAS AINDA AUSENTES EM POSTES NOVOS, BEM COMO A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NA VILA GUARANI, MUNICÍPIO_x000D_
 DE PINHALÃO, A FIM DE RESTABELECER A ILUMINAÇÃO PÚBLICA, GARANTIR SEGURANÇA, BEM-ESTAR E EFETIVA PRESTAÇÃO DO SERVIÇO PÚBLICO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_01.2025_edney_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_01.2025_edney_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer informações detalhadas sobre a criação, composição e atribuições da Associação_x000D_
 responsável pela organização da ExpoPinhalão/Festa do Peão de Boiadeiro.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_no._02.2025_-edney__estrada_sulmineira_-_14.11.2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_no._02.2025_-edney__estrada_sulmineira_-_14.11.2025.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES ATUALIZADAS, DOCUMENTADAS E COMPLETAS ACERCA_x000D_
 DA LICITAÇÃO, EXECUÇÃO, FISCALIZAÇÃO E REGULARIDADE DA OBRA DE PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA SULMINEIRA, INCLUINDO DADOS SOBRE O CUMPRIMENTO CONTRATUAL, CRONOGRAMA FÍSICO-FINANCEIRO E MEDIDAS ADMINISTRATIVAS ADOTADAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_no._03.2025_-_1_expo_pinhalao_-_2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_no._03.2025_-_1_expo_pinhalao_-_2025_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS,DOCUMENTADAS E COMPLETAS SOBRE TODAS AS RECEITAS E DESPESAS DA 1ªEXPO PINHALÃO / 31ª FESTA DO PEÃO, REALIZADA ENTRE 04 E 07 DE DEZEMBRO, INCLUINDO PRESTAÇÃO DE CONTAS, CONTRATOS, PATROCÍNIOS, ARRECADAÇÕES E REPASSES PÚBLICOS EMPREGADOS NO EVENTO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/303/emenda_01-2025_ao_projeto_de_lei_n.o_127.2025_orcamento_-_loa_para_2026_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/303/emenda_01-2025_ao_projeto_de_lei_n.o_127.2025_orcamento_-_loa_para_2026_assinado.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos arts. 6º e7º do projeto de lei nº 127/2025 que“Estima a Receita e fixa a Despesa do Município de Pinhalão, para o exercício financeiro de 2026, altera os anexos da lei 2653/2025-PPA 2026/2029 e da Lei 2677/2025-LDO para 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/173/proposicao_de_mocao_no_01-2025_-_proposicao_ao_senado_e_a_camara_dos_deputados_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/173/proposicao_de_mocao_no_01-2025_-_proposicao_ao_senado_e_a_camara_dos_deputados_assinado.pdf</t>
   </si>
   <si>
     <t>Que, após ouvido o soberano Plenário, seja aprovada a MOÇÃO DE APOIO, ao Congresso Nacional na pessoa de seu Excelentíssimo Presidente do Senado Federal – Senhor DAVI SAMUEL ALCOLUMBRE TOBELEM e ao Excelentíssimo Presidente da Câmara dos Deputados, Senhor HUGO MOTA WANDERLEY DA NÓBREGA, referente ao PDL nº. 3/2025, que susta os efeitos da Resolução nº. 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente – CONANDA, e ao PL nº. 1.904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os noves meses de gravidez, até o momento do parto</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_de_repudio_-_apae_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_de_repudio_-_apae_assinado.pdf</t>
   </si>
   <si>
     <t>Os vareadores com assento na Câmara Municipal de Pinhalão, que esta subscrevem, vêm, por meio deste instrumento legal, com fundamento nos artigos 95 e 105 do Regimento Interno desta Câmara Municipal, submeter ao Plenário a outorga de Moção de Repúdio À AÇÃO DIRETA DE INCONSTITUCIONALIDADE – ADI N.º 7796 – AJUIZADA NO SUPREMO TRIBUNAL FEDERAL PELA FEDERAÇÃO BRASILEIRA DAS ASSOCIAÇÕES DE SÍNDROME DE DOWN.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_mocao_03-2025_ato_de_bravura_policiais_militares.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_mocao_03-2025_ato_de_bravura_policiais_militares.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Moção de Aplauso aos policiais, Cabo Evando Aparecido Machado e Soldado Caroline Maria da Silva Reis, em reconhecimento a ação heroica e eficiente no atendimento em incêndio ocorrido em estabelecimento comercial na Cidade de Pinhalão.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>ATAOR</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/205/ata_22a_sessao_ordinaria_ano_2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/205/ata_22a_sessao_ordinaria_ano_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ªLegislatura</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/206/ata_23a_sessao_ordinaria_ano_2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/206/ata_23a_sessao_ordinaria_ano_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ata_24a_sessao_ordinaria_ano_2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ata_24a_sessao_ordinaria_ano_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ªLegislatura</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/225/ata_25a_sessao_ordinaria_ano_2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/225/ata_25a_sessao_ordinaria_ano_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/226/ata_26a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/226/ata_26a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/234/ata_27a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/234/ata_27a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/238/ata_28a_sessao_ordinaria_ano_2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/238/ata_28a_sessao_ordinaria_ano_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/242/ata_29a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/242/ata_29a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 29ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/249/ata_30a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/249/ata_30a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 30ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/251/ata_31a_sessao_ordinaria_ano_2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/251/ata_31a_sessao_ordinaria_ano_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 31ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/254/ata_32a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/254/ata_32a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 32ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/261/ata_33a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/261/ata_33a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 33ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/273/ata_34a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/273/ata_34a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 34ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/274/ata_35a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/274/ata_35a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 35ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/289/ata_36a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/289/ata_36a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 36ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/292/ata_37a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/292/ata_37a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 37ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/302/ata_38a_sessao_ordinaria_ano_2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/302/ata_38a_sessao_ordinaria_ano_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 38ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/304/ata_39a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/304/ata_39a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 39ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/321/ata_40a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/321/ata_40a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 40ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Eletrônica da 41ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/337/ata_42a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/337/ata_42a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 42ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/348/ata_43a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/348/ata_43a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 43ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/351/ata_44a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/351/ata_44a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 44ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª_x000D_
 Legislatura</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/354/ata_45a_sessao_ordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/354/ata_45a_sessao_ordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 45ª SESSÃO ORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ata21a_sessao_extraordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ata21a_sessao_extraordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 21ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ªLegislatura</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ata22a_sessao_extraordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ata22a_sessao_extraordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 22ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ata23a_sessao_extraordinaria_ano_2025_assinado.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ata23a_sessao_extraordinaria_ano_2025_assinado.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 23ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ata_24a_sessao_extraordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ata_24a_sessao_extraordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 24ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/228/ata25a_sessao_extraordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/228/ata25a_sessao_extraordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 25ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ªLegislatura</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/280/ata_26a_sessao_extraordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/280/ata_26a_sessao_extraordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 26ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/307/ata27a_sessao_extraordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/307/ata27a_sessao_extraordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 27ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/325/ata28a_sessao_extraordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/325/ata28a_sessao_extraordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 28ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/331/ata29a_sessao_extraordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/331/ata29a_sessao_extraordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 29ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/355/ata30a_sessao_extraordinaria_ano_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/355/ata30a_sessao_extraordinaria_ano_2025.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 30ª SESSÃO EXTRAORDINÁRIA da 1ª Sessão Legislativa da 18ª Legislatura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3191,68 +3191,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_no_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_03_superavit_fmdca_del_078_2022_estadual.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_004_revisao_geral_servidores_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_lei_05_esp_anul_amort_emp_onibus.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_06_esp_superavit_educacao_merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_07_refis.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_008_reajuste_de_remuneracao_abaixo_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_009_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_010_especial_anul._diversas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_011_instituicao_do_conselho_municipal_de_esporte__cme_e_do_fundo_municipal_do_esporte__fme_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_12_emendasergio_moro_e_proj_transformar_min_cidadania_apae.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_13_supl_anul_apae_fundebe_cons_parana_e_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_014_superavit__f_303_e_494_saude.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_015_casa_lar_remuneracao_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_016_supl_reducao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_017_supl_red._terceirizados.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_18_corrigido-mesclado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_019_dev_rec_cc_446165_f_171_superavit_e_excesso.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_020__superavit_f1854_emenda_pix_agricultura_e_ampl._predios_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_021_revisao_dotacoes_folhas_unidades.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_022_superavit__f_1621_cc_50687-7_saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_023_altera_a_lei_1843_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_lei_024_teste_seletivo_motorista_enfermeiro_auxiliar_de_dentista_e_professor_de_lingua_estrangeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_025_super_e_excesso_cc_672015-3_f_1846_correto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_026_superavit__f_1621_cc_50686-9_faf_est_custeio_saude_corrigido.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_027_altera_remuneracao_do_medico_e_carga_horaria_de_dentista_corrigido.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_lei_028_readaptacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_029_superavit_delib._034__25.000_cc_537926_e_035_65.000_cc_537934_cedipi_pr.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_030_barracao_uv_itaipu__que_energia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_031_contrapartida_barracao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_032_feira_livre_alimentos_saudaveis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_de_lei_33_altera_lei_de_diaria_incluindo_ressarcimento_aviao_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_034_suplem_anulacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_035_suplem_anulacao_reforma_predio_escola.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_lei_036_altera_o_v_do_art._7_e_acrescenta_paragrafo_unico_ao_art_19_da_lei_que_instituiu_o_conselho_m_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_037_suplem_anulacao_diversos__tereceirizados_atualizado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_38_de_2025_-_ressarcimento_de_ipva-mesclado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_39_adesao_do_municipio_atunorpi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_40_criacao_comtur_-_atunorpi_pinhalao_atualizado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_41_fomento_e_apoio_ao_turismo_-_atunorpi_pinhalao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/137/projeto_de_lei_42_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_043_superavit_varias_fontes_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_044_cr_especial_reducao_passagens_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_045_esp_convenio_seab_036_2025_equip_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_de_lei_046_alteracao_protocolo_de_intencoes_civarc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_047_alteracao_a_lei_1552.2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_48_de_2025_-_custeio_dos_sistemas_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_049__suplementar_anulacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_050_superavit_fonte_104.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_051_supereavit_cc_45667_45858_47740_47765_48923_dev_ass._social.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_052_stpj_aldir_blanc_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_053_dev._rec_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_054_autoriza_receberrdoacao_apae.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_055_moveis_planejados_gabinete_prefeito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_056_altera_estatuto_do_magisterio_cumulacao_pedagogo_e_professor.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_057_altera_descritivo_do_tecnico_de_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_058_projeto_de_lei_acao_social.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_061_especial_excesso__f_1621_e_00501.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_062_especial_reducao_varios_correto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_063_especial_reducao_f_00494.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_064_suplementar_complementacao_dotacao_fonte_00864.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_065_especial_superavit__restante_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_066_oficio_dg_nr_266_2026_seab_protocolo_23.790.636-5.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_lei_067_altera_descritivo_do_cargo_de_assistente_social..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_068_cred_esp_del_cedca_pr_013_2025_fia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_069_-_cr_esp_subvencao_associacao_dos_amigos_e_trabalhadores_de_pho_aatp.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_071_cria_o_cargo_de_diretor_de_comunicacao_e_altera_nome_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_076_emendas_incremento_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_077_emenda_padovani_incremento_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_078_alteracao_lei_doacao_rafael_castro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_079_devolucao_cc_47209-3_e_47214-x.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_lei_80_taxas_rodeio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_81_patrocinios_rodeio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_82_altera_lei_2430.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_083_excesso_de_arrecadacao_espacos_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_084_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_85_retifica_lei_2529doacao_josefa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_086_especial_superavit__e_ra_devolucao_cc_53677_f865.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_087_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_088_suplementar_reducao_emenda_francielli_carvalho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_089_reducao_emenda_francielli_carvalho_rateio_cisnorpi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_090_superavit_cosip_fonte_507.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_091_ldo_2026_corrigido.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_092_cria_vaga_de_motorista.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_93-2025_-_programa_moradia_legal.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_094__folha_final.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_095_reducao_fonte_937.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_096_reducao_impositivas_natan_e_baianinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_097_conv_947-2025__sec_cidades_utilit._pick_up.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_098__suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_099_altera_organograma_criando_secretarias_e_extinguindo_diretoria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_100_altera_lei_273_anuenio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_101_conv_990_2025_secid-caminhao_cacamba_basculante.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_102_conv_1094_2025_secid-caminhao_cacamba_basculante_6x4.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_103__construcao_de_portais_emenda_sandro_alex.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_104_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_105_ratifica_protocolo_de_intencoes_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_106_provavel_excesso_fonte_1494.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_107_provavel_excesso_fonte_1111_merenda_escolar_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_108_provavel_excesso_fonte_1511.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_109_provavel_excesso_fonte_1107.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_110_provavel_excesso_fonte_1103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_111_provavel_excesso_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_112_provavel_excesso_fonte_1303.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_113__suplementar_reducao_fonte_1854.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_114__suplementar_reducao_fonte_1501.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_115__suplementar_reducao_fonte_1107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_116__suplementar_reducao_fonte_1102.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_117_e-protocolo__24.463.391-9_parana_mais_eventos_convenio_realizacao_1o_expo_pinhalao_e_31o_festa_de_peao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_118_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_119_excesso_fonte_00863.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_120_fica_prorrogado_o_plano_decenal_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_121_excesso_fonte__1501_alienacao_de_bens_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_122__suplementar_reducao_fonte_1000_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_123_excesso_fonte_00861_emenda_flavio_arns.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_124_aumento_remuneracao_motoristas_vigilante_sanitario_coord_esporte_e_cultura_egratificacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_125_altera_protocolo_casa_lar_entrada_de_jundiai_do_sul1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_126_cria_cargo_de_padagogo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_127_loa_-_lei_orcamentaria_anual_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_128__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_129_provavel_excesso_fonte_1507.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_130__suplementar_reducao_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_131__coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_132__camarotes_no_dia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_133__suplementar_reducao_fonte_1724.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_134__excesso_fonte_1724.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_135__excesso_fonte_1621.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/315/projeto_de_lei_136__suplementar_reducao_fonte_1621.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_137__suplementar_reducao_fonte_1511.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_138__excesso_fonte_00206.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_139__excesso_fonte_00207.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_140__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_141__excesso_fonte_00209_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_142__suplementar_reducao_fonte_1609.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_143__superavit_fonte_1609.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_144__suplementar_reducao_fonte_1303.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_lei_145__suplementar_reducao_fonte_1494.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/336/projeto_de_lei_146_aumento_remuneracao_professor.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/338/projeto_de_lei_147__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/339/projeto_de_lei_148__excesso_fonte_1080.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/340/projeto_de_lei_149_provavel_excesso_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/341/projeto_de_lei_150__suplementar_reducao_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei_151__suplementar_reducao_fonte_1103.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_152_provavel_excesso_fonte_1303.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/345/projeto_de_lei_154__suplementar_reducao_fonte_1102.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_155__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_156_provavel_excesso_fonte_1507.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_157__excesso_fonte_1511.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_158__excesso_fonte_00211_asfalto_da_lavrinha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_do_legislativo_n.o_01.2025_-_recomposicao_remuneracao_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_do_legislativo_n.o_02.2025_-_correcao_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_lei__03-2025_pessoal_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_do_legislativo_n.o_04.2025_-_fixacao_remuneracao_asessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_do_legislativo_n.o_05-2025_nome_campo_da_vila_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_do_legislativo_n.o_06.2025_alteracao_de_orcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_do_legislativo_n.o_07-2025_nome_de_rua_marcelina_braga_pimentel_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_do_legislativo_n.o_08-2025_nome_de_rua_romilda_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_do_legislativo_n.o_09-2025_nome_de_rua_antonio_de_paula_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_do_legislativo_n.o_10-2025_nome_de_rua_maria_jose_de_lima_nogueira_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_do_legislativo_n.o_11-2025_nome_de_rua_joao_arana_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_do_legislativo_n.o_12-2025_-_exame_toxicologico_-_francielli_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_legislativo_n.o_13.2025_-_nome_de_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_do_legislativo_n.o_14-2025_nome_campo_da_lavrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_do_legislativo_n.o_15-2025_nome_de_rua_manoel_batista_roberto_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_do_legislativo_n.o_16.2025_-_cidadao_honorario_-_dep._toninho_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_do_legislativo_n.o_17.2025_-_auxilio-alimentacao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_do_legislativo_n.o_18-2025_alteracao_de_orcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_do_legislativo_no_19-2025_-_isencao_de_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_do_legislativo_no_20-2025_-_programa_municipal_de_incentivo_ao_esporte_e_a_vida_saudavel_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_do_legislativo_n.o_21-2025_alteracao_de_orcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_do_legislativo_n.o_22-2025_alteracao_de_orcamento1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_do_legislativo_n.o_23-2025_nome_de_rua_darci_inacio_pereira_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_do_legislativo_n.o_24-2025_nome_de_rua_jose_aparecido_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_do_legislativo_n.o_25-2025_nome_de_rua_jair_jose_soardi_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_do_legislativo_n.o_26-2025_nome_de_rua_aparecida_jose_da_cunha_soardi_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_no._027-2025_-_nome_do_lago_municipal_-_edney_luiz_vilas_boas_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/95/decreto_legislativo_n.o_01.2025_regulamentacao_in_seges_67.21.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_resolucao_n.o_01.2025_-_criacao_cargo_assessor_parlamentar_07_02_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/172/resolucao_02-2025_alteracao_de_orcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_resolucao_03-2025_alteracao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_resolucao_04-2025_alteracao_de_orcamento_170.000_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_resolucao_05-2025_alteracao_de_orcamento_15.00000_correto_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_resolucao_06-2025_alteracao_de_orcamento_10.00000.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_legislativa_n.o_01.2025_paulinho_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_legislativa_n.o_02.2025_paulinho_estacionamento_escola_rosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_legislativa_n.o_03.2025_edney_luiz_vilas_boas_iluminacao_da_estrada_da_lavrinha_-_pr_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_legislativa_n.o_04.2025_edney_luiz_vilas_boas_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_legislativa_n.o_05.205_rene_lixeiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_legislativa_n.o_06.205_rene_vistoria_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_legislativa_n.o_07.2025_paulinho_erosao_na_rua_luis_bonin_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_legislativa_n.o_08.2025_paulinho_manutencao_asfalto_entrada_do_lago_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_legislativa_n.o_09.2025_flavio_lombada_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_legislativa_n.o_10.2025_paulinho_lombada_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_legislativa_n.o_11.2025_paulinho_retirada_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_legislativa_014-2025_-_edney_luiz_vilas_boas_-_melhorias_na_capela_da_cidade_e_da_lavrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_legislativa_n.o_13.2025_serginho_limpeza_cemiterio_da_lavrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_legislativa_n.o_14.2025_serginho_manutencao_estrada_do_silva_reis_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_legislativa_no_015-2025_-_edney_luiz_vilas_boas_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_legislativa_n.o_18.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_legislativa_n.o_19.2025_-_ouvidoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_legislativa_n.o_21.2025_paulinho_linha_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_legislativa_022.2025_-_plantio_de_morangos_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_legislativa_n.o_23.2025_-_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_legislativa_n.o_24.2025_-_auxilio_alimentacao_seevidores_poder_executivo_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_legislativa_n.o_25.2025_edney_-_plantio_de_grama_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_legislativa_n.o_26.2025_edney_-_lombada_rua_benedito_ribeiro_da_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_legislativa_n.o_27.2025_paulinho_passagem_elevada_rua_emerentina_nogueira_dos_santos_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_legislativa_n.o_28.2025_edney_-_porta_banheiro_escola_rosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_legislativa_n.o_29.2025_serginho_manutencao_asfalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_legislativa_n.o_30.2025_flavio_lombada_estrada_do_ouro_preto_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_legislativa_n.o_31.2025_paulinho_cascalhamento_rua_projetada_atraz_da_igreja_catolica_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_legislativa_n.o_32.2025_paulinho_rua_benedito_ribeiro_da_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_legislativa_n.o_33.2025_-_edney.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_legislativa_no._034-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_legislativa_n.o_35.2025_serginho_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no._36.2025_-_solicitacao_de_regularizacao_dos_acessos_irregulares_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_legislativa_037.2025_-_indicacao_para_fornecimento_de_alimentos_para_pacientes_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_legislativa_038.2025_-_colocacao_de_lampadas_em_postes_na_vila_guarani_-_14.11.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_01.2025_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_no._02.2025_-edney__estrada_sulmineira_-_14.11.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_no._03.2025_-_1_expo_pinhalao_-_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/303/emenda_01-2025_ao_projeto_de_lei_n.o_127.2025_orcamento_-_loa_para_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/173/proposicao_de_mocao_no_01-2025_-_proposicao_ao_senado_e_a_camara_dos_deputados_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_de_repudio_-_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_mocao_03-2025_ato_de_bravura_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/205/ata_22a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/206/ata_23a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ata_24a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/225/ata_25a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/226/ata_26a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/234/ata_27a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/238/ata_28a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/242/ata_29a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/249/ata_30a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/251/ata_31a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/254/ata_32a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/261/ata_33a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/273/ata_34a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/274/ata_35a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/289/ata_36a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/292/ata_37a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/302/ata_38a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/304/ata_39a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/321/ata_40a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/337/ata_42a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/348/ata_43a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/351/ata_44a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/354/ata_45a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ata21a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ata22a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ata23a_sessao_extraordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ata_24a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/228/ata25a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/280/ata_26a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/307/ata27a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/325/ata28a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/331/ata29a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/355/ata30a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/86/projeto_de_lei_no_02_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/87/projeto_de_lei_03_superavit_fmdca_del_078_2022_estadual.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/88/projeto_de_lei_004_revisao_geral_servidores_publicos_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_lei_05_esp_anul_amort_emp_onibus.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_06_esp_superavit_educacao_merged.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_07_refis.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_008_reajuste_de_remuneracao_abaixo_salario_minimo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_009_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_010_especial_anul._diversas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_011_instituicao_do_conselho_municipal_de_esporte__cme_e_do_fundo_municipal_do_esporte__fme_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_12_emendasergio_moro_e_proj_transformar_min_cidadania_apae.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/102/projeto_de_lei_13_supl_anul_apae_fundebe_cons_parana_e_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_014_superavit__f_303_e_494_saude.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_015_casa_lar_remuneracao_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_016_supl_reducao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_017_supl_red._terceirizados.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/108/projeto_de_lei_18_corrigido-mesclado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_019_dev_rec_cc_446165_f_171_superavit_e_excesso.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_020__superavit_f1854_emenda_pix_agricultura_e_ampl._predios_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_021_revisao_dotacoes_folhas_unidades.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_022_superavit__f_1621_cc_50687-7_saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei_023_altera_a_lei_1843_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_lei_024_teste_seletivo_motorista_enfermeiro_auxiliar_de_dentista_e_professor_de_lingua_estrangeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_025_super_e_excesso_cc_672015-3_f_1846_correto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_lei_026_superavit__f_1621_cc_50686-9_faf_est_custeio_saude_corrigido.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_lei_027_altera_remuneracao_do_medico_e_carga_horaria_de_dentista_corrigido.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/119/projeto_de_lei_028_readaptacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/120/projeto_de_lei_029_superavit_delib._034__25.000_cc_537926_e_035_65.000_cc_537934_cedipi_pr.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_030_barracao_uv_itaipu__que_energia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/121/projeto_de_lei_031_contrapartida_barracao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_032_feira_livre_alimentos_saudaveis.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_de_lei_33_altera_lei_de_diaria_incluindo_ressarcimento_aviao_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_de_lei_034_suplem_anulacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_035_suplem_anulacao_reforma_predio_escola.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/127/projeto_de_lei_036_altera_o_v_do_art._7_e_acrescenta_paragrafo_unico_ao_art_19_da_lei_que_instituiu_o_conselho_m_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_037_suplem_anulacao_diversos__tereceirizados_atualizado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_de_lei_38_de_2025_-_ressarcimento_de_ipva-mesclado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/130/projeto_de_lei_39_adesao_do_municipio_atunorpi.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/131/projeto_de_lei_40_criacao_comtur_-_atunorpi_pinhalao_atualizado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_de_lei_41_fomento_e_apoio_ao_turismo_-_atunorpi_pinhalao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/137/projeto_de_lei_42_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_043_superavit_varias_fontes_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_044_cr_especial_reducao_passagens_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_045_esp_convenio_seab_036_2025_equip_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/144/projeto_de_lei_046_alteracao_protocolo_de_intencoes_civarc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_047_alteracao_a_lei_1552.2017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_48_de_2025_-_custeio_dos_sistemas_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_049__suplementar_anulacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_050_superavit_fonte_104.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei_051_supereavit_cc_45667_45858_47740_47765_48923_dev_ass._social.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_de_lei_052_stpj_aldir_blanc_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_053_dev._rec_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei_054_autoriza_receberrdoacao_apae.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_055_moveis_planejados_gabinete_prefeito.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_056_altera_estatuto_do_magisterio_cumulacao_pedagogo_e_professor.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_de_lei_057_altera_descritivo_do_tecnico_de_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/174/projeto_de_lei_058_projeto_de_lei_acao_social.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/177/projeto_de_lei_061_especial_excesso__f_1621_e_00501.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/180/projeto_de_lei_062_especial_reducao_varios_correto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_063_especial_reducao_f_00494.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_064_suplementar_complementacao_dotacao_fonte_00864.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_065_especial_superavit__restante_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_066_oficio_dg_nr_266_2026_seab_protocolo_23.790.636-5.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_lei_067_altera_descritivo_do_cargo_de_assistente_social..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_068_cred_esp_del_cedca_pr_013_2025_fia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_069_-_cr_esp_subvencao_associacao_dos_amigos_e_trabalhadores_de_pho_aatp.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_071_cria_o_cargo_de_diretor_de_comunicacao_e_altera_nome_da_secretaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/208/projeto_de_lei_076_emendas_incremento_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_077_emenda_padovani_incremento_atencao_primaria_em_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_078_alteracao_lei_doacao_rafael_castro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_079_devolucao_cc_47209-3_e_47214-x.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_lei_80_taxas_rodeio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_81_patrocinios_rodeio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_82_altera_lei_2430.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_083_excesso_de_arrecadacao_espacos_centro_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_084_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_85_retifica_lei_2529doacao_josefa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_086_especial_superavit__e_ra_devolucao_cc_53677_f865.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_087_suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_088_suplementar_reducao_emenda_francielli_carvalho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_089_reducao_emenda_francielli_carvalho_rateio_cisnorpi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_090_superavit_cosip_fonte_507.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_091_ldo_2026_corrigido.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_092_cria_vaga_de_motorista.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_93-2025_-_programa_moradia_legal.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_094__folha_final.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_095_reducao_fonte_937.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_096_reducao_impositivas_natan_e_baianinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_097_conv_947-2025__sec_cidades_utilit._pick_up.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_098__suplementar_reducao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_099_altera_organograma_criando_secretarias_e_extinguindo_diretoria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_100_altera_lei_273_anuenio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_101_conv_990_2025_secid-caminhao_cacamba_basculante.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_102_conv_1094_2025_secid-caminhao_cacamba_basculante_6x4.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_103__construcao_de_portais_emenda_sandro_alex.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_104_e-protocolo_24.566.448-6_secid-prioridade_61_trator.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_105_ratifica_protocolo_de_intencoes_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_106_provavel_excesso_fonte_1494.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_107_provavel_excesso_fonte_1111_merenda_escolar_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_108_provavel_excesso_fonte_1511.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_109_provavel_excesso_fonte_1107.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_110_provavel_excesso_fonte_1103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_111_provavel_excesso_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_112_provavel_excesso_fonte_1303.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_113__suplementar_reducao_fonte_1854.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_114__suplementar_reducao_fonte_1501.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_115__suplementar_reducao_fonte_1107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_116__suplementar_reducao_fonte_1102.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_117_e-protocolo__24.463.391-9_parana_mais_eventos_convenio_realizacao_1o_expo_pinhalao_e_31o_festa_de_peao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_118_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_119_excesso_fonte_00863.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_120_fica_prorrogado_o_plano_decenal_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_121_excesso_fonte__1501_alienacao_de_bens_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_122__suplementar_reducao_fonte_1000_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/286/projeto_de_lei_123_excesso_fonte_00861_emenda_flavio_arns.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_124_aumento_remuneracao_motoristas_vigilante_sanitario_coord_esporte_e_cultura_egratificacao_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_125_altera_protocolo_casa_lar_entrada_de_jundiai_do_sul1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_126_cria_cargo_de_padagogo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/295/projeto_de_lei_127_loa_-_lei_orcamentaria_anual_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_128__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_129_provavel_excesso_fonte_1507.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_130__suplementar_reducao_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_131__coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_132__camarotes_no_dia.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_133__suplementar_reducao_fonte_1724.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_134__excesso_fonte_1724.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_135__excesso_fonte_1621.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/315/projeto_de_lei_136__suplementar_reducao_fonte_1621.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_137__suplementar_reducao_fonte_1511.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_138__excesso_fonte_00206.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_139__excesso_fonte_00207.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_140__excesso_fonte_00208_retroescavadeira_prioridade_63.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_141__excesso_fonte_00209_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/328/projeto_de_lei_142__suplementar_reducao_fonte_1609.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_143__superavit_fonte_1609.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_144__suplementar_reducao_fonte_1303.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_lei_145__suplementar_reducao_fonte_1494.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/336/projeto_de_lei_146_aumento_remuneracao_professor.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/338/projeto_de_lei_147__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/339/projeto_de_lei_148__excesso_fonte_1080.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/340/projeto_de_lei_149_provavel_excesso_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/341/projeto_de_lei_150__suplementar_reducao_fonte_1104.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei_151__suplementar_reducao_fonte_1103.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_152_provavel_excesso_fonte_1303.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/345/projeto_de_lei_154__suplementar_reducao_fonte_1102.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_de_lei_155__suplementar_reducao_fonte_1000.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_156_provavel_excesso_fonte_1507.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_157__excesso_fonte_1511.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_158__excesso_fonte_00211_asfalto_da_lavrinha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/93/projeto_de_lei_do_legislativo_n.o_01.2025_-_recomposicao_remuneracao_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/94/projeto_de_lei_do_legislativo_n.o_02.2025_-_correcao_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_lei__03-2025_pessoal_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_do_legislativo_n.o_04.2025_-_fixacao_remuneracao_asessor_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/135/projeto_de_lei_do_legislativo_n.o_05-2025_nome_campo_da_vila_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/158/projeto_de_lei_do_legislativo_n.o_06.2025_alteracao_de_orcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_do_legislativo_n.o_07-2025_nome_de_rua_marcelina_braga_pimentel_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_do_legislativo_n.o_08-2025_nome_de_rua_romilda_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_do_legislativo_n.o_09-2025_nome_de_rua_antonio_de_paula_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_do_legislativo_n.o_10-2025_nome_de_rua_maria_jose_de_lima_nogueira_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_do_legislativo_n.o_11-2025_nome_de_rua_joao_arana_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/170/projeto_de_lei_do_legislativo_n.o_12-2025_-_exame_toxicologico_-_francielli_assinado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_legislativo_n.o_13.2025_-_nome_de_rua_assinado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_do_legislativo_n.o_14-2025_nome_campo_da_lavrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_do_legislativo_n.o_15-2025_nome_de_rua_manoel_batista_roberto_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_do_legislativo_n.o_16.2025_-_cidadao_honorario_-_dep._toninho_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_do_legislativo_n.o_17.2025_-_auxilio-alimentacao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_do_legislativo_n.o_18-2025_alteracao_de_orcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_do_legislativo_no_19-2025_-_isencao_de_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/278/projeto_de_lei_do_legislativo_no_20-2025_-_programa_municipal_de_incentivo_ao_esporte_e_a_vida_saudavel_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_do_legislativo_n.o_21-2025_alteracao_de_orcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_do_legislativo_n.o_22-2025_alteracao_de_orcamento1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_do_legislativo_n.o_23-2025_nome_de_rua_darci_inacio_pereira_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_do_legislativo_n.o_24-2025_nome_de_rua_jose_aparecido_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/299/projeto_de_lei_do_legislativo_n.o_25-2025_nome_de_rua_jair_jose_soardi_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_do_legislativo_n.o_26-2025_nome_de_rua_aparecida_jose_da_cunha_soardi_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_no._027-2025_-_nome_do_lago_municipal_-_edney_luiz_vilas_boas_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/95/decreto_legislativo_n.o_01.2025_regulamentacao_in_seges_67.21.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_resolucao_n.o_01.2025_-_criacao_cargo_assessor_parlamentar_07_02_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/172/resolucao_02-2025_alteracao_de_orcamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_resolucao_03-2025_alteracao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_resolucao_04-2025_alteracao_de_orcamento_170.000_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_resolucao_05-2025_alteracao_de_orcamento_15.00000_correto_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/352/projeto_de_resolucao_06-2025_alteracao_de_orcamento_10.00000.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_legislativa_n.o_01.2025_paulinho_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_legislativa_n.o_02.2025_paulinho_estacionamento_escola_rosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_legislativa_n.o_03.2025_edney_luiz_vilas_boas_iluminacao_da_estrada_da_lavrinha_-_pr_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_legislativa_n.o_04.2025_edney_luiz_vilas_boas_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_legislativa_n.o_05.205_rene_lixeiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_legislativa_n.o_06.205_rene_vistoria_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_legislativa_n.o_07.2025_paulinho_erosao_na_rua_luis_bonin_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_legislativa_n.o_08.2025_paulinho_manutencao_asfalto_entrada_do_lago_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_legislativa_n.o_09.2025_flavio_lombada_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_legislativa_n.o_10.2025_paulinho_lombada_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_legislativa_n.o_11.2025_paulinho_retirada_de_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_legislativa_014-2025_-_edney_luiz_vilas_boas_-_melhorias_na_capela_da_cidade_e_da_lavrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_legislativa_n.o_13.2025_serginho_limpeza_cemiterio_da_lavrinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_legislativa_n.o_14.2025_serginho_manutencao_estrada_do_silva_reis_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_legislativa_no_015-2025_-_edney_luiz_vilas_boas_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_legislativa_n.o_18.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_legislativa_n.o_19.2025_-_ouvidoria_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_legislativa_n.o_21.2025_paulinho_linha_de_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_legislativa_022.2025_-_plantio_de_morangos_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_legislativa_n.o_23.2025_-_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/203/indicacao_legislativa_n.o_24.2025_-_auxilio_alimentacao_seevidores_poder_executivo_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_legislativa_n.o_25.2025_edney_-_plantio_de_grama_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_legislativa_n.o_26.2025_edney_-_lombada_rua_benedito_ribeiro_da_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_legislativa_n.o_27.2025_paulinho_passagem_elevada_rua_emerentina_nogueira_dos_santos_assinado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_legislativa_n.o_28.2025_edney_-_porta_banheiro_escola_rosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_legislativa_n.o_29.2025_serginho_manutencao_asfalto_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_legislativa_n.o_30.2025_flavio_lombada_estrada_do_ouro_preto_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_legislativa_n.o_31.2025_paulinho_cascalhamento_rua_projetada_atraz_da_igreja_catolica_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_legislativa_n.o_32.2025_paulinho_rua_benedito_ribeiro_da_mota_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_legislativa_n.o_33.2025_-_edney.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_legislativa_no._034-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_legislativa_n.o_35.2025_serginho_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_no._36.2025_-_solicitacao_de_regularizacao_dos_acessos_irregulares_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_legislativa_037.2025_-_indicacao_para_fornecimento_de_alimentos_para_pacientes_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_legislativa_038.2025_-_colocacao_de_lampadas_em_postes_na_vila_guarani_-_14.11.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/224/requerimento_01.2025_edney_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/324/requerimento_no._02.2025_-edney__estrada_sulmineira_-_14.11.2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/353/requerimento_no._03.2025_-_1_expo_pinhalao_-_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/303/emenda_01-2025_ao_projeto_de_lei_n.o_127.2025_orcamento_-_loa_para_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/173/proposicao_de_mocao_no_01-2025_-_proposicao_ao_senado_e_a_camara_dos_deputados_assinado.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_de_repudio_-_apae_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_mocao_03-2025_ato_de_bravura_policiais_militares.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/205/ata_22a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/206/ata_23a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ata_24a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/225/ata_25a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/226/ata_26a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/234/ata_27a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/238/ata_28a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/242/ata_29a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/249/ata_30a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/251/ata_31a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/254/ata_32a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/261/ata_33a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/273/ata_34a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/274/ata_35a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/289/ata_36a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/292/ata_37a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/302/ata_38a_sessao_ordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/304/ata_39a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/321/ata_40a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/337/ata_42a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/348/ata_43a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/351/ata_44a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/354/ata_45a_sessao_ordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ata21a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ata22a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ata23a_sessao_extraordinaria_ano_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ata_24a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/228/ata25a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/280/ata_26a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/307/ata27a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/325/ata28a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/331/ata29a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2025/355/ata30a_sessao_extraordinaria_ano_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="197.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>