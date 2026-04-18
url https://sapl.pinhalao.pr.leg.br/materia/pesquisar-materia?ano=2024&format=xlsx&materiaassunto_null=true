--- v0 (2025-12-11)
+++ v1 (2026-04-18)
@@ -54,942 +54,942 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL - PMP</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/4/projeto_de_lei_executivo_71-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/4/projeto_de_lei_executivo_71-2024.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_executivo_72-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_executivo_72-2024.pdf</t>
   </si>
   <si>
     <t>Altera-se a Lei Municipal nº 2.431/2023 e revogasse a Lei Municipal nº 2.430/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_executivo_73-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_executivo_73-2024.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento geral do exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_executivo_74-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_executivo_74-2024.pdf</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_executivo_75-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_executivo_75-2024.pdf</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/13/projeto_de_lei_080_suplementacao_anulacao_f1494.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/13/projeto_de_lei_080_suplementacao_anulacao_f1494.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_lei_081_excesso_f_1018.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_lei_081_excesso_f_1018.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento geral do exercício de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_082_excesso_f_1018.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_082_excesso_f_1018.pdf</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_083_excesso_f_1719.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_083_excesso_f_1719.pdf</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_084_suplementacao_anulacao_f1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_084_suplementacao_anulacao_f1000.pdf</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_085_cria_o_conselho_municipal_dos_direitos_das_pessoas_com_deficiencia.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_085_cria_o_conselho_municipal_dos_direitos_das_pessoas_com_deficiencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, composição, atribuições e funcionamento do Conselho Municipal dos Direitos da Pessoa com Deficiência - CMDPcD, bem como, do Fundo Municipal dos Direitos da Pessoa com Deficiência, e demais providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_086_ldo_-_lei_de_diretrizes_orcamentaria.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_086_ldo_-_lei_de_diretrizes_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Estabelece as metas e prioridades da administração municipal_x000D_
 para o exercício de 2025, além de orientações à elaboração do_x000D_
 Orçamento-Programa do Município de PINHALÃO, para o_x000D_
 exercício de 2025, altera os anexos da lei 2058/2021 - PPA_x000D_
 2022/2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_087_altera_lei_doacao_vila_guarani_lei_158217_terezinha_maria_silveira.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_087_altera_lei_doacao_vila_guarani_lei_158217_terezinha_maria_silveira.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 1582/17 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_088_ldo_-_lei_de_diretrizes_orcamentaria.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_088_ldo_-_lei_de_diretrizes_orcamentaria.pdf</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_89_altera_lei_1519_desapropriacao_marcelina_braga_pimentel.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_89_altera_lei_1519_desapropriacao_marcelina_braga_pimentel.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 1519/16 e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_lei_090_suplementacao_anulacao_f1511.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_lei_090_suplementacao_anulacao_f1511.pdf</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_92-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_92-2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §3º ao art. 23  da Lei nº 2408/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/26/projeto_de_lei_093_suplementacao_anulacao_f1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/26/projeto_de_lei_093_suplementacao_anulacao_f1000.pdf</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_de_lei_094_excesso_f_1162.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_de_lei_094_excesso_f_1162.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_095_excesso_f_1113.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_095_excesso_f_1113.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_lei_096_excesso_f_1107.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_lei_096_excesso_f_1107.pdf</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_097_excesso_f_1719.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_097_excesso_f_1719.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_098_suplementacao_anulacao_f1717.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_098_suplementacao_anulacao_f1717.pdf</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_099_excesso_f1717.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_099_excesso_f1717.pdf</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_100_baixa_de_averbacao_matricula_gilson.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_100_baixa_de_averbacao_matricula_gilson.pdf</t>
   </si>
   <si>
     <t>Autoriza o cancelamento das condições previstas na averbação 01 da matrícula nº 11.723 do Cartório de Registro de Imóveis da Comarca de Tomazina/PR.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/34/projeto_de_lei_101_excesso_f_1511.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/34/projeto_de_lei_101_excesso_f_1511.pdf</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_lei_102-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_lei_102-2024.pdf</t>
   </si>
   <si>
     <t>Fica criado o anexo IV da Lei nº 1.786/19 - Estatuto do Magistério.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_de_lei_103-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_de_lei_103-2024.pdf</t>
   </si>
   <si>
     <t>Fica alterada a tabela III da Lei nº 2.373/23 - Plano de Cargos e Salários dos Funcionários Públicos do Município de Pinhalão e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_104_excesso_f_1504.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_104_excesso_f_1504.pdf</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_lei_105_excesso_f_1111.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_lei_105_excesso_f_1111.pdf</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_106_-_loa_2025.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_106_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Pinhalão, para o exercício financeiro de 2024, altera os anexos da lei 2058/2021-PPA 2022/2025 e da Lei 2542/2024-LDO para 2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_107_cria_fundo_municipal_de_saneamento_basico.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_107_cria_fundo_municipal_de_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 107/2024  Súmula: cria Fundo Municipal de Saneamento Básico e Ambiental - FMSBA do município de Pinhalão-PR</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_108_cria_conselho_municipal_de_saneamento_basico.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_108_cria_conselho_municipal_de_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 108/2024 - Súmula: Institui o Conselho Municipal de Saneamento Básico e Ambiental – CMSBA do Município de, e dá outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_109_excesso_f_1303.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_109_excesso_f_1303.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 109 Fonte 1303, Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024 no valor 1.042.030,08, e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_110_orgao_oficial.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_110_orgao_oficial.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 110/2024- SÚMULA: Declara como sendo Órgão Oficial Impresso do Município a “Tribuna do Vale".</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_lei_111_suplementacao_anulacao_f1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_lei_111_suplementacao_anulacao_f1000.pdf</t>
   </si>
   <si>
     <t>Projeto 111, Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, no valor de 1.013.496,04 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_112_excesso_f1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_112_excesso_f1000.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 112 Fonte 1000, Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, no valor de  1.072.165,30 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_113_suplementacao_anulacao_f1609.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_113_suplementacao_anulacao_f1609.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 113 Fonte 1609,Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, no valor de R$ 158.296,71 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_114_suplementacao_excesso_f1609.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_114_suplementacao_excesso_f1609.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 114/2024 Fonte 1609,Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024,  no valor de R$95.860,33 e dá outras providencias.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_115_suplementacao__f_1104.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_115_suplementacao__f_1104.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 115 fonte 1104, Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, no valor de R$ 110.000,00 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_lei_116_suplementacao_anulacao_f1494.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_lei_116_suplementacao_anulacao_f1494.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 116 fonte 1494, Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, no valor de R$ 175.567,11 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_117_suplementacao__f_1101.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_117_suplementacao__f_1101.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 117 Fonte 1101, Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024,no valor de R$ 850.000,00 e dá outras providencias.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_118_suplementacao_anulacao_f1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_118_suplementacao_anulacao_f1000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  118 fonte 1000,  Sumula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, no valor de R$ 1.411.775,24 e dá outras providencias.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_119_diario_oficial.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_119_diario_oficial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 119/2024- SÚMULA: Declara como sendo Órgão Oficial Impresso do Município o Jornal "Folha Extra"</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/70/projeto_de_lei_120_altera_o_paragrafo_unico_da_lei_1727.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/70/projeto_de_lei_120_altera_o_paragrafo_unico_da_lei_1727.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 120/2024 SÚMULA: Altera o parágrafo único do art. 7º A da Lei nº 1561/17, com redação dada pelas leis nº 1685/18 e nº 1727/18.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_121_suplementacao_anulacao_f1354.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_121_suplementacao_anulacao_f1354.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 121, Fonte 1354. Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2024, No valor de R$ 43.179,22 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_122_excesso_f1354.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_122_excesso_f1354.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 122, Fonte 1354. Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2024, No valor de R$ 3.200,00 e dá_x000D_
 outras providencias</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/72/projeto_de_lei_123_suplementacao_anulacao_f1862.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/72/projeto_de_lei_123_suplementacao_anulacao_f1862.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 123, Fonte 1862. Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2024, no valor de R$ 11.000,00 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_124_institui_o_fundo_municipal_do_meio_ambiente_1.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_124_institui_o_fundo_municipal_do_meio_ambiente_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 124/2024 Súmula: Institui o Fundo Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_125_suplementacao_anulacao_f1860.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_125_suplementacao_anulacao_f1860.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 125, Fonte 1860. Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2024, no valor de R$ 25.000,00 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_126_da_nome_aos_loteamentos.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_126_da_nome_aos_loteamentos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº126/2024 - Súmula: Dá-se nome ao loteamento que será implantando no Distrito da Lavrinha na área da matrícula nº 9.785 e na área da matrícula nº 16.146 na Vila Guarani.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/79/projeto_de_lei_127_suplementacao__f_1104.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/79/projeto_de_lei_127_suplementacao__f_1104.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 127 FONTE 1104, Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, No valor de R$ 51.894,58 e dá outras providencias.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_128_excesso_f_1107.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_128_excesso_f_1107.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 128 FONTE 1107, Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2024, No valor de R$ 25.600,50 e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_129_suplementacao_anulacao_f1000.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_129_suplementacao_anulacao_f1000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 129 FONTE 1000, Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, No valor de R$ 183.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_130_suplementar_anulacao_f1303.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_130_suplementar_anulacao_f1303.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 130 FONTE 1303, Súmula: Abre Crédito Adicional Suplementar no orçamento geral do exercício de 2024, No valor de R$ 37.426,58 e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_131_especial_anulacao_f1303.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_131_especial_anulacao_f1303.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 131 FONTE 1303, Súmula: Abre Crédito Adicional Especial no orçamento geral do exercício de 2024, No Valor de R$ 60.000,00 e dá_x000D_
 outras providencias</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_132_nome_do_lago_aquiles_vanzelli.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_132_nome_do_lago_aquiles_vanzelli.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº132/2024 - Súmula: Dá-se nome ao Lago Municipal.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento do Poder Legislativo Municipal no exercício de 2024.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Alexandre Cristiano, Claudinei Rodrigues de Oliveira, Edney Luiz Vilas Boas, Flavio Decol Rodrigues, Francielli Siqueira de Carvalho Macedo, Rene Batista Roberto, Sebastião Morais, Sebastião Natan da Silveira, Sergio Terra de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/43/projeto_de_lei_legislativo_08-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/43/projeto_de_lei_legislativo_08-2024.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de Durval Vergílio de Souza à Rua Projetada, Loteamento Residencial Parque das Araucárias, Município de Pinhalão.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_09-2024_alteracao_de_orcamento.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_09-2024_alteracao_de_orcamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento do Poder Legislativo Municipal no exercício de 2024.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_decreto_n.o_02.2024_-_aprovacao_contas_2022.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_decreto_n.o_02.2024_-_aprovacao_contas_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das contas do Poder Executivo Municipal de Pinhalão, Estado do Paraná, relativas ao exercício financeiro de 2022.</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_decreto_n.o_03.2024_-_aprovacao_contas_2023.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_decreto_n.o_03.2024_-_aprovacao_contas_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a APROVAÇÃO das contas do Poder Executivo Municipal de Pinhalão, Estado do Paraná, relativas ao exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_de_resolucao_06-2024_alteracao_de_orcamento.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_de_resolucao_06-2024_alteracao_de_orcamento.pdf</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_resolucao_07-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_resolucao_07-2024.pdf</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_de_emenda_a_lei_organica_01-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_de_emenda_a_lei_organica_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 134, XII da Lei Orgânica Municipal de Pinhalão.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA</t>
   </si>
   <si>
     <t>Sebastião Natan da Silveira, Sebastião Morais</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_legislativa_08-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_legislativa_08-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja efetuado o reparo do meio fio na Rua Sebastião Alves Sobrinho, na Vila Guarani.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Alexandre Cristiano, Edney Luiz Vilas Boas, Rene Batista Roberto</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/39/indicacao_legislativa_09-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/39/indicacao_legislativa_09-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA 09/2024.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Sebastião Morais</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/40/indicacao_legislativa_10-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/40/indicacao_legislativa_10-2024.pdf</t>
   </si>
   <si>
     <t>Providenciar manutenção na rede de iluminação pública.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_11-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_11-2024.pdf</t>
   </si>
   <si>
     <t>Indicação para a cobertura de área externa nas unidades básicas de Saúde da Vila Guarani e do Distrito da Lavrinha</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Sergio Terra de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/63/indicacao_legislativa_n.o_12-2024_serginho_terra.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/63/indicacao_legislativa_n.o_12-2024_serginho_terra.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal tome as medidas necessárias a interdição de vários trechos das calçadas ao redor do lago, e também de trechos da pista de caminhada.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/76/indicacao_legislativa_n.o_13.2024_baianinho_troca_lampadas.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/76/indicacao_legislativa_n.o_13.2024_baianinho_troca_lampadas.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal tome as medidas necessárias a substituição de lâmpadas queimadas na Rua Caetano Terezin, Bairro Vila Guarani, Município de Pinhalão.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/77/indicacao_legislativa_n.o_14.2024_serginho.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/77/indicacao_legislativa_n.o_14.2024_serginho.pdf</t>
   </si>
   <si>
     <t>Indicar que a Prefeitura Municipal tome as medidas necessárias ao reparo no manilhamento no sítio 3 irmãos, Vila Gomes, Município de Pinhalão.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Sebastião Natan da Silveira</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/2/requerimento_09-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/2/requerimento_09-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar comprovante de recolhimento da taxa de horas máquinas do serviço executado na obra do Lago Municipal, dia 15 de junho de 2024, pelas máquinas do município, e também copia do diário de bordo da referida data</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/48/requerimento_10-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/48/requerimento_10-2024.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre a forma de contabilização dos serviços médicos terceirizados no índice de pessoal.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/37/mensagen_de_veto_a_emenda_ao_projeto_de_lei_88-2024.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/37/mensagen_de_veto_a_emenda_ao_projeto_de_lei_88-2024.pdf</t>
   </si>
   <si>
     <t>Veto a emenda ao Projeto de Lei 88/2024.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/42/emenda_ao_projeto_de_lei_n.o_88-2024_ldo.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/42/emenda_ao_projeto_de_lei_n.o_88-2024_ldo.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 17 do Projeto de Lei n.º 88/2024,  o qual Estabelece as metas e prioridades da administração municipal para o Orçamento-Programa do Município de PINHALÃO, para o exercício de 2025, altera os anexos da lei 2058/2021 – PPA 2022/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PCON</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO EXECUTIVO</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Paraná</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/58/092042336_parecer_previo_-_209-24_-_s1c.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/58/092042336_parecer_previo_-_209-24_-_s1c.pdf</t>
   </si>
   <si>
     <t>Parecer prévio nº 209/2024 do Tribunal de Contas do Estado do Paraná, nas contas do Poder Executivo do MUNICIPIO DE PINHALÃO, exercício de 2022. Processo nº 173831/23 Prestação de Contas Anual</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/59/27_parecer_previo_-_358-24_-_s1c.pdf</t>
+    <t>http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/59/27_parecer_previo_-_358-24_-_s1c.pdf</t>
   </si>
   <si>
     <t>Parecer prévio nº 358/2024 do Tribunal de Contas do Estado do Paraná, nas contas do Poder Executivo do MUNICIPIO DE PINHALÃO, exercício de 2023. Processo nº 200832/24 Prestação de Contas Anual.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1296,68 +1296,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/4/projeto_de_lei_executivo_71-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_executivo_72-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_executivo_73-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_executivo_74-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_executivo_75-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/13/projeto_de_lei_080_suplementacao_anulacao_f1494.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_lei_081_excesso_f_1018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_082_excesso_f_1018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_083_excesso_f_1719.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_084_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_085_cria_o_conselho_municipal_dos_direitos_das_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_086_ldo_-_lei_de_diretrizes_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_087_altera_lei_doacao_vila_guarani_lei_158217_terezinha_maria_silveira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_088_ldo_-_lei_de_diretrizes_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_89_altera_lei_1519_desapropriacao_marcelina_braga_pimentel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_lei_090_suplementacao_anulacao_f1511.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_92-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/26/projeto_de_lei_093_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_de_lei_094_excesso_f_1162.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_095_excesso_f_1113.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_lei_096_excesso_f_1107.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_097_excesso_f_1719.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_098_suplementacao_anulacao_f1717.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_099_excesso_f1717.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_100_baixa_de_averbacao_matricula_gilson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/34/projeto_de_lei_101_excesso_f_1511.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_lei_102-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_de_lei_103-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_104_excesso_f_1504.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_lei_105_excesso_f_1111.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_106_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_107_cria_fundo_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_108_cria_conselho_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_109_excesso_f_1303.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_110_orgao_oficial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_lei_111_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_112_excesso_f1000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_113_suplementacao_anulacao_f1609.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_114_suplementacao_excesso_f1609.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_115_suplementacao__f_1104.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_lei_116_suplementacao_anulacao_f1494.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_117_suplementacao__f_1101.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_118_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_119_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/70/projeto_de_lei_120_altera_o_paragrafo_unico_da_lei_1727.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_121_suplementacao_anulacao_f1354.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_122_excesso_f1354.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/72/projeto_de_lei_123_suplementacao_anulacao_f1862.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_124_institui_o_fundo_municipal_do_meio_ambiente_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_125_suplementacao_anulacao_f1860.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_126_da_nome_aos_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/79/projeto_de_lei_127_suplementacao__f_1104.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_128_excesso_f_1107.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_129_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_130_suplementar_anulacao_f1303.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_131_especial_anulacao_f1303.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_132_nome_do_lago_aquiles_vanzelli.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/43/projeto_de_lei_legislativo_08-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_09-2024_alteracao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_decreto_n.o_02.2024_-_aprovacao_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_decreto_n.o_03.2024_-_aprovacao_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_de_resolucao_06-2024_alteracao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_resolucao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_de_emenda_a_lei_organica_01-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_legislativa_08-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/39/indicacao_legislativa_09-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/40/indicacao_legislativa_10-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/63/indicacao_legislativa_n.o_12-2024_serginho_terra.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/76/indicacao_legislativa_n.o_13.2024_baianinho_troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/77/indicacao_legislativa_n.o_14.2024_serginho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/2/requerimento_09-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/48/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/37/mensagen_de_veto_a_emenda_ao_projeto_de_lei_88-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/42/emenda_ao_projeto_de_lei_n.o_88-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/58/092042336_parecer_previo_-_209-24_-_s1c.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/59/27_parecer_previo_-_358-24_-_s1c.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/4/projeto_de_lei_executivo_71-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/5/projeto_de_lei_executivo_72-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/6/projeto_de_lei_executivo_73-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/7/projeto_de_lei_executivo_74-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/8/projeto_de_lei_executivo_75-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/13/projeto_de_lei_080_suplementacao_anulacao_f1494.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/14/projeto_de_lei_081_excesso_f_1018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/15/projeto_de_lei_082_excesso_f_1018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/16/projeto_de_lei_083_excesso_f_1719.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/17/projeto_de_lei_084_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/18/projeto_de_lei_085_cria_o_conselho_municipal_dos_direitos_das_pessoas_com_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/19/projeto_de_lei_086_ldo_-_lei_de_diretrizes_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/20/projeto_de_lei_087_altera_lei_doacao_vila_guarani_lei_158217_terezinha_maria_silveira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/21/projeto_de_lei_088_ldo_-_lei_de_diretrizes_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/22/projeto_de_lei_89_altera_lei_1519_desapropriacao_marcelina_braga_pimentel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/23/projeto_de_lei_090_suplementacao_anulacao_f1511.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/25/projeto_de_lei_92-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/26/projeto_de_lei_093_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/27/projeto_de_lei_094_excesso_f_1162.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/28/projeto_de_lei_095_excesso_f_1113.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/29/projeto_de_lei_096_excesso_f_1107.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/30/projeto_de_lei_097_excesso_f_1719.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_098_suplementacao_anulacao_f1717.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_099_excesso_f1717.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_lei_100_baixa_de_averbacao_matricula_gilson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/34/projeto_de_lei_101_excesso_f_1511.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/35/projeto_de_lei_102-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/36/projeto_de_lei_103-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_104_excesso_f_1504.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_lei_105_excesso_f_1111.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_106_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_107_cria_fundo_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_108_cria_conselho_municipal_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_109_excesso_f_1303.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_110_orgao_oficial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_lei_111_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/51/projeto_de_lei_112_excesso_f1000.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_113_suplementacao_anulacao_f1609.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_114_suplementacao_excesso_f1609.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_115_suplementacao__f_1104.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_lei_116_suplementacao_anulacao_f1494.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_117_suplementacao__f_1101.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_118_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_119_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/70/projeto_de_lei_120_altera_o_paragrafo_unico_da_lei_1727.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_121_suplementacao_anulacao_f1354.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_122_excesso_f1354.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/72/projeto_de_lei_123_suplementacao_anulacao_f1862.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_124_institui_o_fundo_municipal_do_meio_ambiente_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_125_suplementacao_anulacao_f1860.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_126_da_nome_aos_loteamentos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/79/projeto_de_lei_127_suplementacao__f_1104.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_128_excesso_f_1107.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_129_suplementacao_anulacao_f1000.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_130_suplementar_anulacao_f1303.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_131_especial_anulacao_f1303.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_132_nome_do_lago_aquiles_vanzelli.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/43/projeto_de_lei_legislativo_08-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_09-2024_alteracao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_decreto_n.o_02.2024_-_aprovacao_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_decreto_n.o_03.2024_-_aprovacao_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_de_resolucao_06-2024_alteracao_de_orcamento.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_resolucao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/41/projeto_de_emenda_a_lei_organica_01-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/1/indicacao_legislativa_08-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/39/indicacao_legislativa_09-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/40/indicacao_legislativa_10-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/47/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/63/indicacao_legislativa_n.o_12-2024_serginho_terra.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/76/indicacao_legislativa_n.o_13.2024_baianinho_troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/77/indicacao_legislativa_n.o_14.2024_serginho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/2/requerimento_09-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/48/requerimento_10-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/37/mensagen_de_veto_a_emenda_ao_projeto_de_lei_88-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/42/emenda_ao_projeto_de_lei_n.o_88-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/58/092042336_parecer_previo_-_209-24_-_s1c.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pinhalao.pr.leg.br/media/sapl/public/materialegislativa/2024/59/27_parecer_previo_-_358-24_-_s1c.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="205.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>